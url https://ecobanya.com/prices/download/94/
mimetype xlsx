--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -38,597 +38,597 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Банные печи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>10583</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Legend HPO165400 РО 16,5</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo165400-ro-165/</t>
+  </si>
+  <si>
+    <t>10615</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 9.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-90-kvt/</t>
+  </si>
+  <si>
+    <t>10578</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi HKSE800400 KV80SE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse800400-kv80se/</t>
+  </si>
+  <si>
+    <t>10599</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSWE900400M SW90E</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe900400m-sw90e/</t>
+  </si>
+  <si>
+    <t>10620</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Home Combi 9 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-home-combi-9-kvt/</t>
+  </si>
+  <si>
+    <t>10610</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R combi, чёрная, 9.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-90-kvt/</t>
+  </si>
+  <si>
+    <t>10573</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass E HKE300400 KV30E</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-e-hke300400-kv30e/</t>
+  </si>
+  <si>
+    <t>10594</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSW600400M SW60</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60/</t>
+  </si>
+  <si>
+    <t>10605</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Black, 12.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-120-kvt/</t>
+  </si>
+  <si>
+    <t>10626</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 6 кВт с пультом</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt-s-pultom/</t>
+  </si>
+  <si>
+    <t>10568</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Club Combi HRKG110400S K11GS</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg110400s-k11gs/</t>
+  </si>
+  <si>
+    <t>10589</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega Pro BC135</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc135/</t>
+  </si>
+  <si>
+    <t>10600</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia CILINDRO PC70 BLACK STEEL</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70-black-steel/</t>
+  </si>
+  <si>
+    <t>10621</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 4.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt/</t>
+  </si>
+  <si>
+    <t>10584</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega E HCBE450400S BC45 Е</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe450400s-bc45-ye/</t>
+  </si>
+  <si>
+    <t>10616</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 15.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-150-kvt/</t>
+  </si>
+  <si>
+    <t>10579</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi Automatic HKSE600400A KV60SEA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse600400a-kv60sea/</t>
+  </si>
+  <si>
+    <t>10611</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Mini Combi, 4.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-45-kvt/</t>
+  </si>
+  <si>
+    <t>10574</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi HKSE900400 KV90SE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse900400-kv90se/</t>
+  </si>
+  <si>
+    <t>10595</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSW800400M SW80</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60-1/</t>
+  </si>
+  <si>
+    <t>10606</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Black, 15.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-150-kvt/</t>
+  </si>
+  <si>
+    <t>10627</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 9 кВт с пультом</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt-s-pultom/</t>
+  </si>
+  <si>
+    <t>10569</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Club Combi HRKG135400S K13,5GS</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg135400s-k135gs/</t>
+  </si>
+  <si>
+    <t>10590</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega Pro BC165</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc165/</t>
+  </si>
+  <si>
+    <t>10601</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia CILINDRO PC70E BLACK STEEL без пульта</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70e-black-steel-bez-pulta/</t>
+  </si>
+  <si>
+    <t>10622</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 6 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt/</t>
+  </si>
+  <si>
+    <t>10585</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega E HCBE600400S BC60 Е</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe600400s-bc60-ye/</t>
+  </si>
+  <si>
+    <t>10617</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 10,5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-105-kvt/</t>
+  </si>
+  <si>
+    <t>10580</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi Automatic HKSE800400A KV80SEA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse800400a-kv80sea/</t>
+  </si>
+  <si>
+    <t>10612</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Mini Combi, 6.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-60-kvt/</t>
+  </si>
+  <si>
+    <t>10575</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi Automatic HKSE500400A KV50SEA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse500400a-kv50sea/</t>
+  </si>
+  <si>
+    <t>10596</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSW900400M SW90</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw900400m-sw90/</t>
+  </si>
+  <si>
+    <t>10607</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Black, 9.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-90-kvt/</t>
+  </si>
+  <si>
+    <t>10570</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Club Combi HRKG150400S K15GS</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg150400s-k15gs/</t>
+  </si>
+  <si>
+    <t>10591</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Trendi HET600230S KIP60E Steel</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het600230s-kip60e-steel/</t>
+  </si>
+  <si>
+    <t>10602</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia CILINDRO PC90E BLACK STEEL без пульта</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc90e-black-steel-bez-pulta/</t>
+  </si>
+  <si>
+    <t>10623</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 8 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-8-kvt/</t>
+  </si>
+  <si>
+    <t>10586</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega E HCBE800400S BC80 Е</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe800400s-bc80-ye/</t>
+  </si>
+  <si>
+    <t>10618</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 24.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-240-kvt/</t>
+  </si>
+  <si>
+    <t>10581</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi Automatic HKSE900400A KV90SEA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse900400a-kv90sea/</t>
+  </si>
+  <si>
+    <t>3835</t>
+  </si>
+  <si>
+    <t>Банная печь ЕРМАК Уралочка 12</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/bannaya-pech-yermak-uralochka-12/</t>
+  </si>
+  <si>
+    <t>10613</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Mini Combi, 7.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-75-kvt/</t>
+  </si>
+  <si>
+    <t>10576</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi HKSE500400 KV50SE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse500400-kv50se/</t>
+  </si>
+  <si>
+    <t>10597</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSWE450400M SW45E</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe450400m-sw45e/</t>
+  </si>
+  <si>
+    <t>10608</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Black, 10.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-105-kvt/</t>
+  </si>
+  <si>
+    <t>10571</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Delta EE HDEE360400 D36EE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-ee-hdee360400-d36ee/</t>
+  </si>
+  <si>
+    <t>10592</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Trendi HET900400S KIP90E Steel</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het900400s-kip90e-steel/</t>
+  </si>
+  <si>
+    <t>10603</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Cilindro HPC900400M PC90 со встроенным пультом</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-hpc900400m-pc90-so-vstroennym-pultom/</t>
+  </si>
+  <si>
+    <t>10624</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 9 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt/</t>
+  </si>
+  <si>
+    <t>10587</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega E HCBE900400S BC90 Е</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe900400s-bc90-ye/</t>
+  </si>
+  <si>
+    <t>10619</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Mini, 7.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-75-kvt/</t>
+  </si>
+  <si>
+    <t>10582</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Legend HPO110400 РО 11</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo110400-ro-11/</t>
+  </si>
+  <si>
+    <t>10614</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 12.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-120-kvt/</t>
+  </si>
+  <si>
+    <t>10577</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi HKSE600400 KV60SE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse600400-kv60se/</t>
+  </si>
+  <si>
+    <t>10598</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSWE600400M SW60E</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe600400m-sw60e/</t>
+  </si>
+  <si>
     <t>10609</t>
   </si>
   <si>
     <t>Электрическая печь SENTIO BY HARVIA Concept R combi, чёрная, 10.5 кВт</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-105-kvt/</t>
   </si>
   <si>
     <t>10572</t>
   </si>
   <si>
     <t>Электрическая печь Harvia Delta HD360400 D36</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-hd360400-d36/</t>
   </si>
   <si>
     <t>10593</t>
   </si>
   <si>
     <t>Электрическая печь Harvia Wall HSW450400M SW45</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw450400m-sw45/</t>
   </si>
   <si>
-    <t>3835</t>
-[...7 lines deleted...]
-  <si>
     <t>10604</t>
   </si>
   <si>
     <t>Электрическая печь Harvia Cilindro Pro PC100E/135E без пульта черный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pro-pc100e135e-bez-pulta-chernyy/</t>
   </si>
   <si>
     <t>10625</t>
   </si>
   <si>
     <t>Электрическая печь SENTIOTEC 100 series, black, 4.5 кВт с пультом</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt-s-pultom/</t>
   </si>
   <si>
     <t>10588</t>
   </si>
   <si>
     <t>Электрическая печь Harvia Vega Pro BC105</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc105/</t>
-  </si>
-[...484 lines deleted...]
-    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-120-kvt/</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>Банная печь ЕРМАК Уралочка 16</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bannaya-pech-yermak-uralochka-16/</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>Банная печь ЕРМАК Уралочка 20</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20/</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>Банная печь ЕРМАК Уралочка 24</t>
   </si>
@@ -7809,51 +7809,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-hd360400-d36/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw450400m-sw45/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pro-pc100e135e-bez-pulta-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc105/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse800400-kv80se/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe900400m-sw90e/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-home-combi-9-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo165400-ro-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-e-hke300400-kv30e/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-120-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg110400s-k11gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc135/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-150-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70-black-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe450400s-bc45-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse900400-kv90se/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse600400a-kv60sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-45-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-150-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg135400s-k135gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc165/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70e-black-steel-bez-pulta/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe600400s-bc60-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse500400a-kv50sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw900400m-sw90/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse800400a-kv80sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-60-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg150400s-k15gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het600230s-kip60e-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-240-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc90e-black-steel-bez-pulta/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-8-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe800400s-bc80-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse500400-kv50se/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe450400m-sw45e/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse900400a-kv90sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-75-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-ee-hdee360400-d36ee/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het900400s-kip90e-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-75-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-hpc900400m-pc90-so-vstroennym-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe900400s-bc90-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse600400-kv60se/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe600400m-sw60e/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo110400-ro-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-120-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20n/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-24n/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-16-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-20-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-luosto/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-luosto-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-inari/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-20-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-12-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-12-nerzh-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-45-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-45-nerzh-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-6-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-6-nerzh-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-9-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-9-nerzh-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9u-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9b-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-12-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12b-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-16-setka-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9u-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12b-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-18-antratsiit/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-26-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-16-setka-plazma-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-18-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-26-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-45t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-60t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc45/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc60/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-80t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc80/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc90/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-90t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m45/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m60/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m80/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m90/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-senator-t9/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-figaro-fg70/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-150-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-moderna-v60e/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-senator-t105/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m3-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-moderna-v80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-figaro-fg90/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k11g/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-240-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k135g/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-sl-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k15g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-240-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-36-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-300-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-12-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-20-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-12-pc-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-s-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-20-s-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-20-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ps-setka/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-20-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-ps-setka/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-psrt/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-ps2krtpg/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-30-psrt/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-2ps2krtpg/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-14-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-14-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-14-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-14-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-16-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-prometey-18-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-bakom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-teploobmennikom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-prometey-24-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-teploobmennikom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-bakom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-teploobmennikom-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-teploobmennikom-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-nakhodka-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-karyeliya-12-kompakt/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16-kompakt/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16-s-bakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivar-kirasir-15black/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivar-kirasir-15-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greiva-kirasir-15-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-corbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-corbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-corbis-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-rolling-stones-v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-corbis-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-shvedka/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-25-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-rolling-stones-v2-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-levaya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-pravaya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/banna-pech-varvara-mini-navesnaya-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannye-pechi-varvara-kamenka-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-levaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-pravaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-volzhanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-skazka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-skazka/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerm-skazka/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04m/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pechgroza-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30p/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-04m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-03p/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-03-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-03ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02s/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02ms-/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03p/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-zkpb-03s-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02p/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-03m-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02m--zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-02ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-02m-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02m-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02p-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-grom-pb-40-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02p-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-100p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-100ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-optimum-standart-14-dt-3-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-optimum-standart-14-dt-3-bv-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-aantratsit-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-la-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsi-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-224-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-12-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4-s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-standart-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-kovka-12-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-sensatsiya-12-antratsit-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-12-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-standart-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-aantratsit-28-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s-s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-kovka-12-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-sensatsiya-12-antratsit-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-224-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-28-dt-4s-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-kovka-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-lyuks-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-12-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-12-antratsit-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22-dt-4-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-kovka-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-28-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-270-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-ant-22-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-217/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-lyuks-16-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-28-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-28-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-217-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-270-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-22-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-38-dtk-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-28-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-217-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-28-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-16-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-22-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-16-224-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-22-vk-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-22-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-28-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-22-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-38-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-28-vk-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-28-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-28-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-xxl-2015-inox-vitra-s-zakrytoy-kamenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-mini-inox/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-mini-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-rusa-semeynaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-semeynaya-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topochnyy-agregat-dlya-bani-sudarushka-semeynaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-rusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topochnyy-agregat-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-ekstrim-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-m-arochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-knyaz-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-druzhina/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-m-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-mikro/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-kamenka-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-kamenka-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-elegant/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k211/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k201/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k412/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k402/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k404/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k211/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k201/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k412/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-prima-22---k402/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k404/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24p/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-24ps-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24ms-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-18ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24m/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-grom-pb-50-grom/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-04ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-03ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-01p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-01ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03m-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-85050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-85050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-83040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-83040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-85050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-85050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03mzk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-mzk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-mzk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--m-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--p-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--mzk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-mzk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--pzk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-mzk-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zkprezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-grom-50-prezident-120060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-grom-50-prezident-118050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-18m-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-18m-prezident-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24m-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24p-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24m-prezident-85040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24p-prezident-85040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk-vpv/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk-vpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-27-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-18-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-pk-vv-bak-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ks-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kastor-saga-20-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ks-37-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-37-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-karhu-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-pk-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-22-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27-ksil-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-37-pk-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-37-pk-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-vv-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-vv-chrome/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-20-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27-ksil-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-20-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-30-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-fero/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-fero-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kt-h-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kts-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/korob-dlya-oblitsovki-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-kovka-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-kovka-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-standart-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/korob-dlya-oblitsovki-vezuviy-nerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-16-dt-4-s-bakom-32l/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-16-dt-4-s-bakom-49l/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-22-dt-4-s-bakom-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-22-dt-4-s-bakom-61l/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gazodrovyanaya-vezuviy-skif-kovka-18-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gazodrovyanaya-vezuviy-lava-18-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-271-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-271-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-15-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-20-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-20-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-25-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-25-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-15-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-15-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-20-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-25-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-20-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-25-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-dlya-bani-ermak-50-syetka-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh-zakrytaya-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-flagman-setchatyy-kozhukh-zakrytaya-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-18-zk-zakrytaya-kamenka-setchatyy-kozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-28-s-zakrytoy-kamenkoy-beryozka/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-viking-kamin-15-so-steklyannoy-dvertsey-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-viking-kamin-24-so-steklyannoy-dvertsey-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-12-dt-3-styeklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-15-udl-topka-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3-s-zk-zakrytoy-kamenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-flagman-setchatyy-kozhukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-kamin-28-s-dvertsey-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-kamin-18-s-dvertsey-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-so-steklom-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/10997/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-s-ukorochennoy-topkoy-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-dt-3-bez-setki-pod-obkladku/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-udl-topkka-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-35-zk-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-24-bez-vynosnogo-toplivnogo-kanala-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-udltopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-15-bez-vynosnogo-toplivnogo-kanala-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-dt3s---steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-setchatyy-kozhukh-dt-3-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-ekonom-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-18-zk-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-15-setchkozhukh-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-setchatyy-kozhukh-dt-3-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-dt3s-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-15-dt-3-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-dt3s-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-24-dt-3-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh-zakrytaya-kamenka-udl-topk/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-flagman-15-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-bez-vynosnogo-toplivnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-bakom-60l-lev-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-konvyektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-pod-obkladku/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-bakom-60l-prav-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-15-setchkozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-konturom-lev-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka-dt3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3-s-zk-zakrytoy-kamenkoy-udltopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka-dt-3s-bez-vynosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-18-zk-zakrytaya-kamenka-setchatyy-kozhukh-dt-3-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-flagman-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-dt3s-so-steklomberezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-12-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-16-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-20-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-chugun/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-bv-chugun/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-long-chugun/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo165400-ro-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse800400-kv80se/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe900400m-sw90e/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-home-combi-9-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-e-hke300400-kv30e/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-120-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg110400s-k11gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc135/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70-black-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe450400s-bc45-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-150-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse600400a-kv60sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-45-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse900400-kv90se/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-150-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg135400s-k135gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc165/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70e-black-steel-bez-pulta/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe600400s-bc60-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse800400a-kv80sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-60-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse500400a-kv50sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw900400m-sw90/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg150400s-k15gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het600230s-kip60e-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc90e-black-steel-bez-pulta/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-8-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe800400s-bc80-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-240-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse900400a-kv90sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-75-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse500400-kv50se/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe450400m-sw45e/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-ee-hdee360400-d36ee/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het900400s-kip90e-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-hpc900400m-pc90-so-vstroennym-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe900400s-bc90-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-75-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo110400-ro-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-120-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse600400-kv60se/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe600400m-sw60e/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-hd360400-d36/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw450400m-sw45/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pro-pc100e135e-bez-pulta-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc105/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20n/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-24n/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-16-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-20-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-luosto/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-luosto-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-inari/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-20-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-12-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-12-nerzh-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-45-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-45-nerzh-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-6-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-6-nerzh-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-9-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-9-nerzh-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9u-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9b-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-12-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12b-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-16-setka-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9u-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12b-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-18-antratsiit/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-26-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-16-setka-plazma-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-18-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-26-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-45t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-60t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc45/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc60/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-80t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc80/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc90/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-90t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m45/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m60/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m80/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m90/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-senator-t9/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-figaro-fg70/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-150-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-moderna-v60e/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-senator-t105/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m3-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-moderna-v80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-figaro-fg90/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k11g/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-240-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k135g/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-sl-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k15g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-240-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-36-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-300-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-12-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-20-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-12-pc-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-s-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-20-s-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-20-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ps-setka/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-20-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-ps-setka/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-psrt/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-ps2krtpg/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-30-psrt/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-2ps2krtpg/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-14-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-14-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-14-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-14-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-16-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-prometey-18-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-bakom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-teploobmennikom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-prometey-24-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-teploobmennikom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-bakom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-teploobmennikom-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-teploobmennikom-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-nakhodka-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-karyeliya-12-kompakt/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16-kompakt/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16-s-bakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivar-kirasir-15black/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivar-kirasir-15-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greiva-kirasir-15-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-corbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-corbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-corbis-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-rolling-stones-v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-corbis-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-shvedka/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-25-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-rolling-stones-v2-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-levaya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-pravaya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/banna-pech-varvara-mini-navesnaya-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannye-pechi-varvara-kamenka-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-levaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-pravaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-volzhanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-skazka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-skazka/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerm-skazka/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04m/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pechgroza-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30p/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-04m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-03p/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-03-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-03ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02s/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02ms-/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03p/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-zkpb-03s-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02p/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-03m-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02m--zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-02ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-02m-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02m-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02p-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-grom-pb-40-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02p-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-100p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-100ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-optimum-standart-14-dt-3-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-optimum-standart-14-dt-3-bv-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-aantratsit-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-la-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsi-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-224-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-12-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4-s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-standart-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-kovka-12-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-sensatsiya-12-antratsit-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-12-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-standart-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-aantratsit-28-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s-s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-kovka-12-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-sensatsiya-12-antratsit-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-224-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-28-dt-4s-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-kovka-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-lyuks-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-12-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-12-antratsit-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22-dt-4-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-kovka-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-28-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-270-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-ant-22-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-217/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-lyuks-16-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-28-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-28-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-217-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-270-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-22-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-38-dtk-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-28-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-217-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-28-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-16-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-22-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-16-224-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-22-vk-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-22-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-28-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-22-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-38-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-28-vk-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-28-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-28-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-xxl-2015-inox-vitra-s-zakrytoy-kamenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-mini-inox/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-mini-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-rusa-semeynaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-semeynaya-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topochnyy-agregat-dlya-bani-sudarushka-semeynaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-rusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topochnyy-agregat-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-ekstrim-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-m-arochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-knyaz-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-druzhina/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-m-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-mikro/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-kamenka-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-kamenka-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-elegant/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k211/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k201/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k412/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k402/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k404/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k211/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k201/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k412/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-prima-22---k402/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k404/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24p/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-24ps-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24ms-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-18ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24m/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-grom-pb-50-grom/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-04ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-03ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-01p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-01ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03m-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-85050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-85050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-83040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-83040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-85050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-85050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03mzk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-mzk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-mzk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--m-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--p-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--mzk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-mzk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--pzk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-mzk-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zkprezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-grom-50-prezident-120060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-grom-50-prezident-118050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-18m-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-18m-prezident-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24m-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24p-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24m-prezident-85040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24p-prezident-85040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk-vpv/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk-vpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-27-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-18-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-pk-vv-bak-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ks-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kastor-saga-20-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ks-37-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-37-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-karhu-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-pk-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-22-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27-ksil-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-37-pk-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-37-pk-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-vv-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-vv-chrome/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-20-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27-ksil-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-20-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-30-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-fero/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-fero-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kt-h-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kts-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/korob-dlya-oblitsovki-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-kovka-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-kovka-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-standart-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/korob-dlya-oblitsovki-vezuviy-nerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-16-dt-4-s-bakom-32l/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-16-dt-4-s-bakom-49l/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-22-dt-4-s-bakom-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-22-dt-4-s-bakom-61l/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gazodrovyanaya-vezuviy-skif-kovka-18-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gazodrovyanaya-vezuviy-lava-18-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-271-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-271-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-15-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-20-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-20-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-25-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-25-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-15-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-15-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-20-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-25-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-20-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-25-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-dlya-bani-ermak-50-syetka-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh-zakrytaya-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-flagman-setchatyy-kozhukh-zakrytaya-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-18-zk-zakrytaya-kamenka-setchatyy-kozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-28-s-zakrytoy-kamenkoy-beryozka/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-viking-kamin-15-so-steklyannoy-dvertsey-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-viking-kamin-24-so-steklyannoy-dvertsey-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-12-dt-3-styeklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-15-udl-topka-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3-s-zk-zakrytoy-kamenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-flagman-setchatyy-kozhukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-kamin-28-s-dvertsey-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-kamin-18-s-dvertsey-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-so-steklom-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/10997/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-s-ukorochennoy-topkoy-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-dt-3-bez-setki-pod-obkladku/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-udl-topkka-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-35-zk-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-24-bez-vynosnogo-toplivnogo-kanala-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-udltopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-15-bez-vynosnogo-toplivnogo-kanala-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-dt3s---steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-setchatyy-kozhukh-dt-3-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-ekonom-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-18-zk-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-15-setchkozhukh-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-setchatyy-kozhukh-dt-3-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-dt3s-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-15-dt-3-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-dt3s-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-24-dt-3-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh-zakrytaya-kamenka-udl-topk/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-flagman-15-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-bez-vynosnogo-toplivnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-bakom-60l-lev-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-konvyektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-pod-obkladku/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-bakom-60l-prav-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-15-setchkozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-konturom-lev-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka-dt3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3-s-zk-zakrytoy-kamenkoy-udltopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka-dt-3s-bez-vynosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-18-zk-zakrytaya-kamenka-setchatyy-kozhukh-dt-3-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-flagman-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-dt3s-so-steklomberezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-12-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-16-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-20-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-chugun/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-bv-chugun/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-long-chugun/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F824"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F824" sqref="F824"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7886,1183 +7886,1183 @@
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>234847</v>
+        <v>109435</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="5"/>
+      <c r="E7" s="5">
+        <v>0</v>
+      </c>
       <c r="F7" s="13">
-        <v>31325</v>
+        <v>131802</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>31179</v>
+        <v>67347</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>17550</v>
+        <v>26092</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="5"/>
+      <c r="E10" s="5">
+        <v>0</v>
+      </c>
       <c r="F10" s="13">
-        <v>83526</v>
+        <v>78140</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>22431</v>
+        <v>226859</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="5"/>
+      <c r="E12" s="5">
+        <v>0</v>
+      </c>
       <c r="F12" s="13">
-        <v>54644</v>
+        <v>28233</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>131802</v>
+        <v>32000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="E14" s="5"/>
+      <c r="E14" s="5">
+        <v>0</v>
+      </c>
       <c r="F14" s="13">
-        <v>67347</v>
+        <v>188516</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="5"/>
+      <c r="E15" s="5">
+        <v>0</v>
+      </c>
       <c r="F15" s="13">
-        <v>26092</v>
+        <v>23450</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="E16" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>78140</v>
+        <v>136361</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>109435</v>
+        <v>59403</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="E18" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>28233</v>
+        <v>31735</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="E19" s="5"/>
+      <c r="E19" s="5">
+        <v>0</v>
+      </c>
       <c r="F19" s="13">
-        <v>32000</v>
+        <v>20358</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="E20" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>226859</v>
+        <v>17559</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
         <v>0</v>
       </c>
       <c r="F21" s="13">
-        <v>188516</v>
+        <v>167748</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
-        <v>23450</v>
+        <v>97383</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="E23" s="5"/>
+      <c r="E23" s="5">
+        <v>0</v>
+      </c>
       <c r="F23" s="13">
-        <v>136361</v>
+        <v>155766</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>59403</v>
+        <v>68628</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E25" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>167748</v>
+        <v>33312</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="5"/>
+      <c r="E26" s="5">
+        <v>0</v>
+      </c>
       <c r="F26" s="13">
-        <v>31735</v>
+        <v>196504</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>20358</v>
+        <v>26807</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>17559</v>
+        <v>142779</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>68628</v>
+        <v>65146</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>33312</v>
+        <v>21989</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>97383</v>
+        <v>21591</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="E32" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>155766</v>
+        <v>18708</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="13">
-        <v>196504</v>
+        <v>135796</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="E34" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>26807</v>
+        <v>92233</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="E35" s="5"/>
+      <c r="E35" s="5">
+        <v>0</v>
+      </c>
       <c r="F35" s="13">
-        <v>142779</v>
+        <v>159760</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>65146</v>
+        <v>90677</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="E37" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>135796</v>
+        <v>36758</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="E38" s="5"/>
+      <c r="E38" s="5">
+        <v>0</v>
+      </c>
       <c r="F38" s="13">
-        <v>21989</v>
+        <v>147778</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="E39" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>21591</v>
+        <v>152998</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>18708</v>
+        <v>20155</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>90677</v>
+        <v>27404</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="E42" s="5"/>
+      <c r="E42" s="5">
+        <v>0</v>
+      </c>
       <c r="F42" s="13">
-        <v>36758</v>
+        <v>22824</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>92233</v>
+        <v>19856</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>159760</v>
+        <v>311531</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="E45" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>147778</v>
+        <v>93012</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>152998</v>
+        <v>17550</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="E47" s="5"/>
+      <c r="E47" s="5">
+        <v>0</v>
+      </c>
       <c r="F47" s="13">
-        <v>20155</v>
+        <v>163754</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="E48" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>311531</v>
+        <v>64071</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>27404</v>
+        <v>22974</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="13">
-        <v>22824</v>
+        <v>155766</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>19856</v>
+        <v>51683</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>64071</v>
+        <v>24330</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>22974</v>
+        <v>35609</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="E54" s="5"/>
+      <c r="E54" s="5">
+        <v>0</v>
+      </c>
       <c r="F54" s="13">
-        <v>93012</v>
+        <v>24058</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="E55" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>163754</v>
+        <v>20677</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" s="13">
-        <v>155766</v>
+        <v>107838</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>51683</v>
+        <v>89188</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="E58" s="5"/>
+      <c r="E58" s="5">
+        <v>0</v>
+      </c>
       <c r="F58" s="13">
-        <v>24330</v>
+        <v>159760</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="E59" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>107838</v>
+        <v>65780</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>35609</v>
+        <v>23959</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
         <v>0</v>
       </c>
       <c r="F61" s="13">
-        <v>24058</v>
+        <v>234847</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>20677</v>
+        <v>31325</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>65780</v>
+        <v>31179</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>23959</v>
+        <v>83526</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="E65" s="5"/>
+      <c r="E65" s="5">
+        <v>0</v>
+      </c>
       <c r="F65" s="13">
-        <v>89188</v>
+        <v>22431</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="E66" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>159760</v>
+        <v>54644</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
         <v>20550</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">