--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -38,597 +38,597 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Банные печи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>10610</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R combi, чёрная, 9.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-90-kvt/</t>
+  </si>
+  <si>
+    <t>10573</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass E HKE300400 KV30E</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-e-hke300400-kv30e/</t>
+  </si>
+  <si>
+    <t>10594</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSW600400M SW60</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60/</t>
+  </si>
+  <si>
+    <t>10568</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Club Combi HRKG110400S K11GS</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg110400s-k11gs/</t>
+  </si>
+  <si>
+    <t>10589</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega Pro BC135</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc135/</t>
+  </si>
+  <si>
+    <t>10605</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Black, 12.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-120-kvt/</t>
+  </si>
+  <si>
+    <t>10626</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 6 кВт с пультом</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt-s-pultom/</t>
+  </si>
+  <si>
+    <t>10616</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 15.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-150-kvt/</t>
+  </si>
+  <si>
+    <t>10600</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia CILINDRO PC70 BLACK STEEL</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70-black-steel/</t>
+  </si>
+  <si>
+    <t>10621</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 4.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt/</t>
+  </si>
+  <si>
+    <t>10584</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega E HCBE450400S BC45 Е</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe450400s-bc45-ye/</t>
+  </si>
+  <si>
+    <t>10611</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Mini Combi, 4.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-45-kvt/</t>
+  </si>
+  <si>
+    <t>10574</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi HKSE900400 KV90SE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse900400-kv90se/</t>
+  </si>
+  <si>
+    <t>10595</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSW800400M SW80</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60-1/</t>
+  </si>
+  <si>
+    <t>10579</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi Automatic HKSE600400A KV60SEA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse600400a-kv60sea/</t>
+  </si>
+  <si>
+    <t>10569</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Club Combi HRKG135400S K13,5GS</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg135400s-k135gs/</t>
+  </si>
+  <si>
+    <t>10590</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega Pro BC165</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc165/</t>
+  </si>
+  <si>
+    <t>10606</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Black, 15.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-150-kvt/</t>
+  </si>
+  <si>
+    <t>10627</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 9 кВт с пультом</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt-s-pultom/</t>
+  </si>
+  <si>
+    <t>10617</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 10,5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-105-kvt/</t>
+  </si>
+  <si>
+    <t>10601</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia CILINDRO PC70E BLACK STEEL без пульта</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70e-black-steel-bez-pulta/</t>
+  </si>
+  <si>
+    <t>10622</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 6 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt/</t>
+  </si>
+  <si>
+    <t>10585</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega E HCBE600400S BC60 Е</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe600400s-bc60-ye/</t>
+  </si>
+  <si>
+    <t>10612</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Mini Combi, 6.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-60-kvt/</t>
+  </si>
+  <si>
+    <t>10575</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi Automatic HKSE500400A KV50SEA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse500400a-kv50sea/</t>
+  </si>
+  <si>
+    <t>10596</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSW900400M SW90</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw900400m-sw90/</t>
+  </si>
+  <si>
+    <t>10580</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi Automatic HKSE800400A KV80SEA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse800400a-kv80sea/</t>
+  </si>
+  <si>
+    <t>10607</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Black, 9.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-90-kvt/</t>
+  </si>
+  <si>
+    <t>10570</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Club Combi HRKG150400S K15GS</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg150400s-k15gs/</t>
+  </si>
+  <si>
+    <t>10591</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Trendi HET600230S KIP60E Steel</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het600230s-kip60e-steel/</t>
+  </si>
+  <si>
+    <t>10586</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega E HCBE800400S BC80 Е</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe800400s-bc80-ye/</t>
+  </si>
+  <si>
+    <t>10618</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 24.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-240-kvt/</t>
+  </si>
+  <si>
+    <t>10602</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia CILINDRO PC90E BLACK STEEL без пульта</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc90e-black-steel-bez-pulta/</t>
+  </si>
+  <si>
+    <t>10623</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 8 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-8-kvt/</t>
+  </si>
+  <si>
+    <t>10613</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Mini Combi, 7.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-75-kvt/</t>
+  </si>
+  <si>
+    <t>10576</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi HKSE500400 KV50SE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse500400-kv50se/</t>
+  </si>
+  <si>
+    <t>10597</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSWE450400M SW45E</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe450400m-sw45e/</t>
+  </si>
+  <si>
+    <t>10581</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi Automatic HKSE900400A KV90SEA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse900400a-kv90sea/</t>
+  </si>
+  <si>
+    <t>10608</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Black, 10.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-105-kvt/</t>
+  </si>
+  <si>
+    <t>3835</t>
+  </si>
+  <si>
+    <t>Банная печь ЕРМАК Уралочка 12</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/bannaya-pech-yermak-uralochka-12/</t>
+  </si>
+  <si>
+    <t>10571</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Delta EE HDEE360400 D36EE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-ee-hdee360400-d36ee/</t>
+  </si>
+  <si>
+    <t>10592</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Trendi HET900400S KIP90E Steel</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het900400s-kip90e-steel/</t>
+  </si>
+  <si>
+    <t>10587</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega E HCBE900400S BC90 Е</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe900400s-bc90-ye/</t>
+  </si>
+  <si>
+    <t>10619</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R Mini, 7.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-75-kvt/</t>
+  </si>
+  <si>
+    <t>10603</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Cilindro HPC900400M PC90 со встроенным пультом</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-hpc900400m-pc90-so-vstroennym-pultom/</t>
+  </si>
+  <si>
+    <t>10624</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 9 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt/</t>
+  </si>
+  <si>
+    <t>10614</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 12.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-120-kvt/</t>
+  </si>
+  <si>
+    <t>10577</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi HKSE600400 KV60SE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse600400-kv60se/</t>
+  </si>
+  <si>
+    <t>10598</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSWE600400M SW60E</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe600400m-sw60e/</t>
+  </si>
+  <si>
+    <t>10582</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Legend HPO110400 РО 11</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo110400-ro-11/</t>
+  </si>
+  <si>
+    <t>10609</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Concept R combi, чёрная, 10.5 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-105-kvt/</t>
+  </si>
+  <si>
+    <t>10572</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Delta HD360400 D36</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-hd360400-d36/</t>
+  </si>
+  <si>
+    <t>10593</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSW450400M SW45</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw450400m-sw45/</t>
+  </si>
+  <si>
+    <t>10588</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Vega Pro BC105</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc105/</t>
+  </si>
+  <si>
+    <t>10604</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Cilindro Pro PC100E/135E без пульта черный</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pro-pc100e135e-bez-pulta-chernyy/</t>
+  </si>
+  <si>
+    <t>10625</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIOTEC 100 series, black, 4.5 кВт с пультом</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt-s-pultom/</t>
+  </si>
+  <si>
+    <t>10615</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Qube 9.0 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-90-kvt/</t>
+  </si>
+  <si>
+    <t>10578</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Topclass Combi HKSE800400 KV80SE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse800400-kv80se/</t>
+  </si>
+  <si>
+    <t>10599</t>
+  </si>
+  <si>
+    <t>Электрическая печь Harvia Wall HSWE900400M SW90E</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe900400m-sw90e/</t>
+  </si>
+  <si>
+    <t>10620</t>
+  </si>
+  <si>
+    <t>Электрическая печь SENTIO BY HARVIA Home Combi 9 кВт</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-home-combi-9-kvt/</t>
+  </si>
+  <si>
     <t>10583</t>
   </si>
   <si>
     <t>Электрическая печь Harvia Legend HPO165400 РО 16,5</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo165400-ro-165/</t>
-  </si>
-[...538 lines deleted...]
-    <t>https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc105/</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>Банная печь ЕРМАК Уралочка 16</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bannaya-pech-yermak-uralochka-16/</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>Банная печь ЕРМАК Уралочка 20</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20/</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>Банная печь ЕРМАК Уралочка 24</t>
   </si>
@@ -7809,51 +7809,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo165400-ro-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse800400-kv80se/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe900400m-sw90e/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-home-combi-9-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-e-hke300400-kv30e/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-120-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg110400s-k11gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc135/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70-black-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe450400s-bc45-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-150-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse600400a-kv60sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-45-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse900400-kv90se/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-150-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg135400s-k135gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc165/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70e-black-steel-bez-pulta/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe600400s-bc60-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse800400a-kv80sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-60-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse500400a-kv50sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw900400m-sw90/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg150400s-k15gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het600230s-kip60e-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc90e-black-steel-bez-pulta/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-8-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe800400s-bc80-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-240-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse900400a-kv90sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-75-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse500400-kv50se/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe450400m-sw45e/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-ee-hdee360400-d36ee/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het900400s-kip90e-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-hpc900400m-pc90-so-vstroennym-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe900400s-bc90-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-75-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo110400-ro-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-120-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse600400-kv60se/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe600400m-sw60e/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-hd360400-d36/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw450400m-sw45/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pro-pc100e135e-bez-pulta-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc105/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20n/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-24n/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-16-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-20-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-luosto/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-luosto-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-inari/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-20-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-12-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-12-nerzh-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-45-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-45-nerzh-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-6-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-6-nerzh-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-9-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-9-nerzh-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9u-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9b-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-12-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12b-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-16-setka-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9u-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12b-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-18-antratsiit/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-26-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-16-setka-plazma-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-18-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-26-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-45t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-60t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc45/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc60/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-80t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc80/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc90/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-90t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m45/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m60/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m80/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m90/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-senator-t9/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-figaro-fg70/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-150-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-moderna-v60e/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-senator-t105/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m3-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-moderna-v80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-figaro-fg90/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k11g/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-240-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k135g/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-sl-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k15g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-240-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-36-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-300-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-12-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-20-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-12-pc-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-s-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-20-s-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-20-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ps-setka/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-20-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-ps-setka/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-psrt/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-ps2krtpg/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-30-psrt/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-2ps2krtpg/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-14-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-14-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-14-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-14-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-16-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-prometey-18-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-bakom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-teploobmennikom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-prometey-24-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-teploobmennikom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-bakom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-teploobmennikom-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-teploobmennikom-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-nakhodka-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-karyeliya-12-kompakt/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16-kompakt/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16-s-bakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivar-kirasir-15black/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivar-kirasir-15-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greiva-kirasir-15-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-corbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-corbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-corbis-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-rolling-stones-v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-corbis-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-shvedka/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-25-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-rolling-stones-v2-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-levaya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-pravaya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/banna-pech-varvara-mini-navesnaya-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannye-pechi-varvara-kamenka-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-levaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-pravaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-volzhanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-skazka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-skazka/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerm-skazka/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04m/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pechgroza-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30p/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-04m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-03p/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-03-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-03ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02s/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02ms-/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03p/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-zkpb-03s-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02p/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-03m-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02m--zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-02ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-02m-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02m-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02p-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-grom-pb-40-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02p-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-100p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-100ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-optimum-standart-14-dt-3-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-optimum-standart-14-dt-3-bv-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-aantratsit-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-la-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsi-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-224-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-12-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4-s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-standart-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-kovka-12-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-sensatsiya-12-antratsit-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-12-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-standart-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-aantratsit-28-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s-s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-kovka-12-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-sensatsiya-12-antratsit-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-224-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-28-dt-4s-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-kovka-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-lyuks-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-12-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-12-antratsit-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22-dt-4-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-kovka-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-28-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-270-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-ant-22-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-217/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-lyuks-16-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-28-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-28-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-217-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-270-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-22-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-38-dtk-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-28-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-217-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-28-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-16-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-22-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-16-224-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-22-vk-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-22-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-28-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-22-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-38-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-28-vk-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-28-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-28-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-xxl-2015-inox-vitra-s-zakrytoy-kamenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-mini-inox/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-mini-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-rusa-semeynaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-semeynaya-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topochnyy-agregat-dlya-bani-sudarushka-semeynaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-rusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topochnyy-agregat-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-ekstrim-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-m-arochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-knyaz-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-druzhina/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-m-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-mikro/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-kamenka-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-kamenka-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-elegant/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k211/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k201/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k412/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k402/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k404/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k211/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k201/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k412/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-prima-22---k402/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k404/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24p/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-24ps-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24ms-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-18ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24m/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-grom-pb-50-grom/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-04ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-03ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-01p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-01ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03m-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-85050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-85050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-83040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-83040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-85050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-85050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03mzk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-mzk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-mzk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--m-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--p-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--mzk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-mzk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--pzk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-mzk-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zkprezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-grom-50-prezident-120060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-grom-50-prezident-118050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-18m-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-18m-prezident-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24m-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24p-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24m-prezident-85040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24p-prezident-85040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk-vpv/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk-vpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-27-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-18-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-pk-vv-bak-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ks-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kastor-saga-20-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ks-37-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-37-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-karhu-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-pk-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-22-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27-ksil-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-37-pk-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-37-pk-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-vv-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-vv-chrome/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-20-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27-ksil-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-20-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-30-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-fero/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-fero-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kt-h-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kts-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/korob-dlya-oblitsovki-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-kovka-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-kovka-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-standart-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/korob-dlya-oblitsovki-vezuviy-nerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-16-dt-4-s-bakom-32l/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-16-dt-4-s-bakom-49l/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-22-dt-4-s-bakom-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-22-dt-4-s-bakom-61l/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gazodrovyanaya-vezuviy-skif-kovka-18-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gazodrovyanaya-vezuviy-lava-18-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-271-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-271-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-15-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-20-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-20-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-25-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-25-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-15-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-15-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-20-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-25-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-20-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-25-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-dlya-bani-ermak-50-syetka-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh-zakrytaya-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-flagman-setchatyy-kozhukh-zakrytaya-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-18-zk-zakrytaya-kamenka-setchatyy-kozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-28-s-zakrytoy-kamenkoy-beryozka/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-viking-kamin-15-so-steklyannoy-dvertsey-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-viking-kamin-24-so-steklyannoy-dvertsey-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-12-dt-3-styeklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-15-udl-topka-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3-s-zk-zakrytoy-kamenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-flagman-setchatyy-kozhukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-kamin-28-s-dvertsey-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-kamin-18-s-dvertsey-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-so-steklom-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/10997/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-s-ukorochennoy-topkoy-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-dt-3-bez-setki-pod-obkladku/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-udl-topkka-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-35-zk-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-24-bez-vynosnogo-toplivnogo-kanala-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-udltopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-15-bez-vynosnogo-toplivnogo-kanala-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-dt3s---steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-setchatyy-kozhukh-dt-3-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-ekonom-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-18-zk-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-15-setchkozhukh-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-setchatyy-kozhukh-dt-3-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-dt3s-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-15-dt-3-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-dt3s-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-24-dt-3-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh-zakrytaya-kamenka-udl-topk/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-flagman-15-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-bez-vynosnogo-toplivnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-bakom-60l-lev-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-konvyektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-pod-obkladku/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-bakom-60l-prav-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-15-setchkozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-konturom-lev-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka-dt3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3-s-zk-zakrytoy-kamenkoy-udltopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka-dt-3s-bez-vynosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-18-zk-zakrytaya-kamenka-setchatyy-kozhukh-dt-3-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-flagman-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-dt3s-so-steklomberezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-12-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-16-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-20-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-chugun/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-bv-chugun/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-long-chugun/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-e-hke300400-kv30e/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg110400s-k11gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc135/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-120-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-150-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70-black-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe450400s-bc45-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-45-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse900400-kv90se/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw600400m-sw60-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse600400a-kv60sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg135400s-k135gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc165/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-150-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc70e-black-steel-bez-pulta/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-6-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe600400s-bc60-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-60-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse500400a-kv50sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw900400m-sw90/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse800400a-kv80sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-combi-hrkg150400s-k15gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het600230s-kip60e-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe800400s-bc80-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-240-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pc90e-black-steel-bez-pulta/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-8-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-combi-75-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse500400-kv50se/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe450400m-sw45e/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-automatic-hkse900400a-kv90sea/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-black-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-ee-hdee360400-d36ee/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-het900400s-kip90e-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-e-hcbe900400s-bc90-ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-mini-75-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-hpc900400m-pc90-so-vstroennym-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-9-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-120-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse600400-kv60se/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe600400m-sw60e/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo110400-ro-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-concept-r-combi-chyornaya-105-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-delta-hd360400-d36/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hsw450400m-sw45/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-pro-bc105/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-cilindro-pro-pc100e135e-bez-pulta-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentiotec-100-series-black-45-kvt-s-pultom/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-qube-90-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-topclass-combi-hkse800400-kv80se/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-wall-hswe900400m-sw90e/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-sentio-by-harvia-home-combi-9-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-legend-hpo165400-ro-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-20n/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-uralochka-24n/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-16-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-aito-20-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-luosto/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-luosto-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-kota-inari/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-narvi-nc-20-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-12-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-12-nerzh-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-45-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-45-nerzh-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-6-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-6-nerzh-nastennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-9-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-brandenburg-avrora-9-nerzh-napolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9u-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9b-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-12-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12b-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-16-setka-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-kolibri-9u-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-12b-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-18-antratsiit/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-26-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-16-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-16-setka-plazma-antratsit/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-niagara-18-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-konvektika-26-plazma/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-45t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-60t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc45/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc60/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-80t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc80/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-vega-bc90/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-trendi-kip-90t-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m45/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m60/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m80/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-sound-m90/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-senator-t9/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-figaro-fg70/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-150-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-moderna-v60e/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-senator-t105/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-m3-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-moderna-v80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-figaro-fg90/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k11g/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-240-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k135g/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-sl-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/elektricheskaya-pech-harvia-club-k15g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-240-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-20-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-36-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-harvia-legend-300-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-12-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-20-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-12-pc-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-12-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-s-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-20-s-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-20-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-16-ps-setka/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-20-ps-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-16-ps-setka/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-psrt/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-ps2krtpg/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-elit-30-psrt/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-yermak-30-2ps2krtpg/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-14-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-14-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-14-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-14-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-krater-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-magma-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-etna-shtorm-24-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-16-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-prometey-18-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-bakom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-teploobmennikom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-prometey-24-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-teploobmennikom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-bakom-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-20-s-teploobmennikom-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vulkan-elbrus-26-s-teploobmennikom-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-nakhodka-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-karyeliya-12-kompakt/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16-kompakt/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-altay-16-s-bakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-metafire-sakhalin-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-2013-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivar-kirasir-15black/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivar-kirasir-15-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greiva-kirasir-15-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-corbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-finka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-corbis/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-10-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-corbis-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-rolling-stones-v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-corbis-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-20-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-15-shvedka/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-kirasir-25-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-greivari-rolling-stones-v2-intro/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-levaya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-pravaya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/banna-pech-varvara-mini-navesnaya-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannye-pechi-varvara-kamenka-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-navesnaya-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-levaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-bermuda-pravaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-mini-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-palenitsa-bez-kontura-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-bez-kontura-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-kamenka-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-navesnaya-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-volzhanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-skazka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-skazka/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerm-skazka/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04m/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-04ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pechgroza-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30p/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-04m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-30ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-04ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-03ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-03p/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-03-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-03ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02s/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02ms-/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-03ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-03p/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-zkpb-03s-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02p/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-03m-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02m--zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-panorama-pb-02ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-uragan-pb-02m-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01m-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-02ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-3k-pb-01ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02m-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-pb-02p-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-grom-pb-40-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-02p-zk-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-100p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-100ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-optimum-standart-14-dt-3-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-optimum-standart-14-dt-3-bv-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-12-dt-3s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-aantratsit-12-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-la-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-12-dt-3s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsi-12-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-224-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-12-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4-s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-standart-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-kovka-12-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-sensatsiya-12-antratsit-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-12-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-standart-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-28-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-aantratsit-28-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-16-dt-4s-s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-kovka-12-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-sensatsiya-12-antratsit-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-vezuviy-legenda-standart-16-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-224-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-28-dt-4s-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-22-dt-4s-to-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-dt-4s-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-kovka-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-22-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-220-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-lyuks-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-12-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-12-antratsit-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22-dt-4-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-16-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-pg-kovka-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-s-zakrytoy-kamenkoy-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-22dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-28-panorama-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-16-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-22-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-16-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-270-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-ant-22-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-217/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-lyuks-16-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-16-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-lava-28-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-22-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-antratsit-dt-4-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-rusich-antratsit-28-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-standart-28-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-28-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-dt-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-217-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-270-bv-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-22-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-standart-38-dtk-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-16-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-28-dt-4-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-217-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-22-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-22-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-standart-28-dt-4s-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-16-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-271-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-270-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-16-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-22-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-16-224-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-russkiy-par-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-22-vk-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-sensatsiya-28-antratsit-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-kovka-28-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-224-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-22-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-22-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-28-270-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-22-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-uragan-kovka-28-205-2017/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-skif-kovka-38-205-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-28-vk-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-elit-28-kamin-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vezuviy-legenda-28-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-xxl-2015-inox-vitra-s-zakrytoy-kamenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-mini-inox/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sayany-mini-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-rusa-semeynaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-semeynaya-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topochnyy-agregat-dlya-bani-sudarushka-semeynaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-rusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sudarushka-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topochnyy-agregat-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-ekstrim-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-m-arochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-knyaz-kalita/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kalita-druzhina/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-m-russkiy-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-mikro/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-charodeyka-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-udlinennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-palenitsa-s-konturom-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-kamenka-ukorochennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-mini-kamenka-ukorochennaya-topka-panoramnaya-dver/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-tyerma-kamenka-mini-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-varvara-elegant/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k211/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k201/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k412/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k402/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-16---k404/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k211/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k201/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k412/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-prima-22---k402/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-varvara-prima-22---k404/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24p/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-groza-24ps-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24ms-uragan/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-18ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24m/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-groza-24ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-grom-pb-50-grom/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-04s/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-04ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-03ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01s-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01ms-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-uragan-pb-01ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-01p-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-gefest-zk-pb-01ps-zk/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03m-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-85050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-85050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-83040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-83040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04m-zk-prezident-85050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-04-zk-prezident-85050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-m-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-p-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03mzk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-100050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-mzk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-98040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-102060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03zk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-mzk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-03-pzk-prezident-100050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--m-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--p-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-m-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-p-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--mzk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-112050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-mzk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02--pzk-prezident-114060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-mzk-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-110040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02zkprezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-02-pzk-prezident-112050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-114050-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-112040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-116060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01zk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-mzk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-01-pzk-prezident-114050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-grom-50-prezident-120060-talkomagnezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-grom-50-prezident-118050-serpentinit/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-18m-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-18m-prezident-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24m-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24p-klassika-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24m-prezident-85040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gefest-pb-groza-24p-prezident-85040-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk-vpv/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-jk-vpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-16-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-27-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-18-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-20-pk-vv-bak-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ks-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-22-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kastor-saga-20-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ks-37-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kl-37-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-30-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-karhu-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-27-pk-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-22-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27-ksil-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-37-pk-vo/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-37-pk-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-vv-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-vv-chrome/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-20-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-karhu-40-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-ksis-27-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-27-ksil-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-20-ts-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-saga-30-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-fero/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-fero-jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kt-h-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-kastor-kts-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/korob-dlya-oblitsovki-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-kovka-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-kovka-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-legenda-retro-24-standart-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/korob-dlya-oblitsovki-vezuviy-nerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-205-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prezident-vezuviy-lyegyenda-ryetro-224-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-16-dt-4-s-bakom-32l/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-16-dt-4-s-bakom-49l/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-22-dt-4-s-bakom-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-pech-vezuviy-rusich-akva-22-dt-4-s-bakom-61l/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gazodrovyanaya-vezuviy-skif-kovka-18-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-gazodrovyanaya-vezuviy-lava-18-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-280-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-pech-vyezuviy-evyeryest-24-281-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-271-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-18-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-18-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-271-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-270-bv/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-kovka-24-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/chugunnaya-pech-lyegyenda-russkiy-par-24-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-15-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-20-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-20-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-25-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pyech-evyeryest-inox-25-281/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-15-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-15-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-20-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-25-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-20-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kozhukh-evyeryest-inox-25-kamysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-talkokhlorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-piroksyenit/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-zmyeyevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplyekt-lyegyenda-russkiy-par-24-240-piroksyenit-elit/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovyanaya-pech-dlya-bani-ermak-50-syetka-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh-zakrytaya-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-flagman-setchatyy-kozhukh-zakrytaya-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-18-zk-zakrytaya-kamenka-setchatyy-kozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-28-s-zakrytoy-kamenkoy-beryozka/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-viking-kamin-15-so-steklyannoy-dvertsey-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-udlinennaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-viking-kamin-24-so-steklyannoy-dvertsey-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-12-dt-3-styeklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-15-udl-topka-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3-s-zk-zakrytoy-kamenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-flagman-setchatyy-kozhukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-kamin-28-s-dvertsey-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-kamin-18-s-dvertsey-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-so-steklom-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/10997/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-s-ukorochennoy-topkoy-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-dt-3-bez-setki-pod-obkladku/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-udl-topkka-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-35-zk-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-24-bez-vynosnogo-toplivnogo-kanala-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-udltopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-viking-15-bez-vynosnogo-toplivnogo-kanala-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-24-dt3s---steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-setchatyy-kozhukh-dt-3-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-ekonom-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-18-zk-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-flagman-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-15-setchkozhukh-dt-3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-setchatyy-kozhukh-dt-3-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-dt3s-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-15-dt-3-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-15-dt3s-so-steklom-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-optima-24-dt-3-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-setchatyy-kozhukh-zakrytaya-kamenka-udl-topk/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-flagman-15-setchatyy-kozhukh-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-beryozka-15-bez-vynosnogo-toplivnogo-kanala/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-bakom-60l-lev-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-konvyektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-berezka-voevoda-20-pod-obkladku/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-bakom-60l-prav-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-15-setchkozhukh-dt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-dlya-bani-favorit-24-s-konturom-lev-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka-dt3s/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-dlya-bani-voevoda-20-setchkozhukh-dt-3-s-zk-zakrytoy-kamenkoy-udltopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-vityaz-18-berezka-dt-3s-bez-vynosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-18-zk-zakrytaya-kamenka-setchatyy-kozhukh-dt-3-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-flagman-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamenka-korvet-24-dt3s-so-steklomberezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-12-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-16-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-20-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-chugun/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-bv-chugun/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-dlya-bani-aston-shtorm-long-chugun/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F824"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F824" sqref="F824"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7886,1183 +7886,1183 @@
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="5"/>
+      <c r="E6" s="5">
+        <v>0</v>
+      </c>
       <c r="F6" s="13">
-        <v>109435</v>
+        <v>226859</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
-        <v>131802</v>
+        <v>28233</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>67347</v>
+        <v>32000</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>26092</v>
+        <v>136361</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>78140</v>
+        <v>59403</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>226859</v>
+        <v>188516</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" s="13">
-        <v>28233</v>
+        <v>23450</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="5"/>
+      <c r="E13" s="5">
+        <v>0</v>
+      </c>
       <c r="F13" s="13">
-        <v>32000</v>
+        <v>167748</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="E14" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>188516</v>
+        <v>31735</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>23450</v>
+        <v>20358</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>136361</v>
+        <v>17559</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E17" s="5"/>
+      <c r="E17" s="5">
+        <v>0</v>
+      </c>
       <c r="F17" s="13">
-        <v>59403</v>
+        <v>155766</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>31735</v>
+        <v>68628</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="E19" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>20358</v>
+        <v>33312</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="E20" s="5"/>
+      <c r="E20" s="5">
+        <v>0</v>
+      </c>
       <c r="F20" s="13">
-        <v>17559</v>
+        <v>97383</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E21" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>167748</v>
+        <v>142779</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="E22" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>97383</v>
+        <v>65146</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>155766</v>
+        <v>196504</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="E24" s="5"/>
+      <c r="E24" s="5">
+        <v>0</v>
+      </c>
       <c r="F24" s="13">
-        <v>68628</v>
+        <v>26807</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E25" s="5"/>
+      <c r="E25" s="5">
+        <v>0</v>
+      </c>
       <c r="F25" s="13">
-        <v>33312</v>
+        <v>135796</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>196504</v>
+        <v>21989</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>26807</v>
+        <v>21591</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>142779</v>
+        <v>18708</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="E29" s="5"/>
+      <c r="E29" s="5">
+        <v>0</v>
+      </c>
       <c r="F29" s="13">
-        <v>65146</v>
+        <v>159760</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>21989</v>
+        <v>90677</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="E31" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>21591</v>
+        <v>36758</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>18708</v>
+        <v>92233</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="13">
-        <v>135796</v>
+        <v>147778</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>92233</v>
+        <v>152998</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="E35" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>159760</v>
+        <v>20155</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>90677</v>
+        <v>19856</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="E37" s="5"/>
+      <c r="E37" s="5">
+        <v>0</v>
+      </c>
       <c r="F37" s="13">
-        <v>36758</v>
+        <v>311531</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="E38" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>147778</v>
+        <v>27404</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="E39" s="5"/>
+      <c r="E39" s="5">
+        <v>0</v>
+      </c>
       <c r="F39" s="13">
-        <v>152998</v>
+        <v>22824</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="E40" s="5"/>
+      <c r="E40" s="5">
+        <v>0</v>
+      </c>
       <c r="F40" s="13">
-        <v>20155</v>
+        <v>163754</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>27404</v>
+        <v>64071</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="E42" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>22824</v>
+        <v>22974</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>19856</v>
+        <v>93012</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>311531</v>
+        <v>155766</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>93012</v>
+        <v>17550</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>17550</v>
+        <v>51683</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="E47" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>163754</v>
+        <v>24330</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>64071</v>
+        <v>20677</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="E49" s="5"/>
+      <c r="E49" s="5">
+        <v>0</v>
+      </c>
       <c r="F49" s="13">
-        <v>22974</v>
+        <v>107838</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="E50" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>155766</v>
+        <v>35609</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="E51" s="5"/>
+      <c r="E51" s="5">
+        <v>0</v>
+      </c>
       <c r="F51" s="13">
-        <v>51683</v>
+        <v>24058</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="E52" s="5"/>
+      <c r="E52" s="5">
+        <v>0</v>
+      </c>
       <c r="F52" s="13">
-        <v>24330</v>
+        <v>159760</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>35609</v>
+        <v>65780</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="E54" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>24058</v>
+        <v>23959</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>20677</v>
+        <v>89188</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" s="13">
-        <v>107838</v>
+        <v>234847</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>89188</v>
+        <v>31325</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="E58" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>159760</v>
+        <v>31179</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>65780</v>
+        <v>54644</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>23959</v>
+        <v>83526</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
         <v>0</v>
       </c>
       <c r="F61" s="13">
-        <v>234847</v>
+        <v>22431</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="E62" s="5"/>
+      <c r="E62" s="5">
+        <v>0</v>
+      </c>
       <c r="F62" s="13">
-        <v>31325</v>
+        <v>131802</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>31179</v>
+        <v>67347</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>83526</v>
+        <v>26092</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="13">
-        <v>22431</v>
+        <v>78140</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>54644</v>
+        <v>109435</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
         <v>20550</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">