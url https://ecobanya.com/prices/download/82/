--- v0 (2026-06-02)
+++ v1 (2026-08-31)
@@ -383,66 +383,66 @@
   <si>
     <t>https://ecobanya.com/product/plita-promasil-1000l-1200100030-mm/</t>
   </si>
   <si>
     <t>Материалы для плит</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>Грунтовка SILCACON</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/gruntovka-silcacon/</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>Штукатурка SILCACON Kalkputz</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/shtukaturka-silcacon-kalkputz/</t>
   </si>
   <si>
+    <t>2872</t>
+  </si>
+  <si>
+    <t>Штукатурка SILCACON Kalkglätte</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/shtukaturka-silcacon-kalkgltte/</t>
+  </si>
+  <si>
     <t>2873</t>
   </si>
   <si>
     <t>Пропитка SILCADUR-HTI</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/propitka-silcadur-hti/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/shtukaturka-silcacon-kalkgltte/</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>Клей высокотемпературный SILCADUR HFS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kley-vysokotemperaturnyy-silcadur-hfs/</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t xml:space="preserve">Мат биорастворимый SILCAWOOL </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/maty-biorastvorimye-silcawool/</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>Клей сухой SILCACON</t>
   </si>
@@ -864,51 +864,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/teploizolitsionnaya-plita-silca-250-km/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/teploizolitsionnaya-plita-silcaheat600c/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-skamol-skamotec-225-1220kh1000kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-skamol-skamotec-225-1000kh610kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1100-ks-1250kh1000kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1100-ks-1250kh500kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-950-ks-1250kh1000kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-950-ks-1250kh500kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh1200kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh600kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kamen-belyy-efx3351-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-belyy-efx3253-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-krasnyy-efx3254-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-plitkakirpich-krasnyy-ej492e-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh800kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh600kh9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh1200kh9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh1200kh9mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-bezhevyy-wfx671-455101014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-temno-korich-wfx442g-455101014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-pesochnyy-wfx393-455101014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-korichnevyy-ejb4922-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-korichnevyy-wfx673-455101014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-pesochnyy-wfx393-455303014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-belyy-efx3253-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kamen-temno-korich-wfx442g-455303014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-korichnevyy-ejb4922-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-bezhevyy-wfx671-455303014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kamen-belyy-efx3351-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-korichnevyy-wfx673-455303014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-plitkakirpich-krasnyy-ej492e-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-krasnyy-efx3254-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1000l-120050030-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1000l-1200100040-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1000l-120050040-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1000l-1200100030-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gruntovka-silcacon/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shtukaturka-silcacon-kalkputz/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/propitka-silcadur-hti/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shtukaturka-silcacon-kalkgltte/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kley-vysokotemperaturnyy-silcadur-hfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/maty-biorastvorimye-silcawool/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kley-sukhoy-silcacon/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-steklovolokonnaya-silcatex-se/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/teploizolitsionnaya-plita-silca-250-km/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/teploizolitsionnaya-plita-silcaheat600c/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-skamol-skamotec-225-1220kh1000kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-skamol-skamotec-225-1000kh610kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1100-ks-1250kh1000kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1100-ks-1250kh500kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-950-ks-1250kh1000kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-950-ks-1250kh500kh30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh1200kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh600kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kamen-belyy-efx3351-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-belyy-efx3253-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-krasnyy-efx3254-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-plitkakirpich-krasnyy-ej492e-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh800kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh600kh9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh1200kh9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-fibrotsementnaya-ognestoykaya-faspan-antiflyeym-1200kh1200kh9mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-bezhevyy-wfx671-455101014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-temno-korich-wfx442g-455101014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-pesochnyy-wfx393-455101014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-korichnevyy-ejb4922-455101016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-korichnevyy-wfx673-455101014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-pesochnyy-wfx393-455303014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-belyy-efx3253-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kamen-temno-korich-wfx442g-455303014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-korichnevyy-ejb4922-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-bezhevyy-wfx671-455303014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kamen-belyy-efx3351-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-korichnevyy-wfx673-455303014-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-plitkakirpich-krasnyy-ej492e-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fibrotsementnaya-panel-nichiha-kirpich-krasnyy-efx3254-455303016-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1000l-120050030-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1000l-1200100040-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1000l-120050040-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/plita-promasil-1000l-1200100030-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gruntovka-silcacon/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shtukaturka-silcacon-kalkputz/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shtukaturka-silcacon-kalkgltte/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/propitka-silcadur-hti/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kley-vysokotemperaturnyy-silcadur-hfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/maty-biorastvorimye-silcawool/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kley-sukhoy-silcacon/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-steklovolokonnaya-silcatex-se/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F51" sqref="F51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1657,69 +1657,69 @@
         <v>121</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
         <v>3710</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>3</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>828</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>4</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>4200</v>
+        <v>828</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>5</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>828</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>6</v>
       </c>
       <c r="B49" s="10" t="s">