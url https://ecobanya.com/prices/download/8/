--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -113,203 +113,203 @@
   <si>
     <t>Топка каминная MCZ Airsystem F80</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-airsystem-f80/</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>Топка каминная MCZ Forma 75 DX/SX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75-dxsx/</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ЭЛЬБА 609</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-609/</t>
   </si>
   <si>
+    <t>3686</t>
+  </si>
+  <si>
+    <t>Топка каминная MCZ Forma B 95</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-b-95/</t>
+  </si>
+  <si>
     <t>3647</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ЭЛЬБА 700ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700sh/</t>
   </si>
   <si>
-    <t>3686</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-b-95/</t>
+    <t>3687</t>
+  </si>
+  <si>
+    <t>Топка каминная MCZ Forma 95 DX/SX</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95-dxsx/</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>Топка каминная Мета Ardenfire Промо 700</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700/</t>
   </si>
   <si>
-    <t>3687</t>
-[...7 lines deleted...]
-  <si>
     <t>3688</t>
   </si>
   <si>
     <t>Топка каминная MCZ Forma 115</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-115/</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>Топка каминная Мета Ardenfire Промо 700ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700sh/</t>
   </si>
   <si>
+    <t>2975</t>
+  </si>
+  <si>
+    <t>Топка каминная АЛЬФА 700-200</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-alfa-700-200/</t>
+  </si>
+  <si>
     <t>3689</t>
   </si>
   <si>
     <t>Топка каминная MCZ Forma T95</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-t95/</t>
   </si>
   <si>
-    <t>2975</t>
-[...7 lines deleted...]
-  <si>
     <t>6501</t>
   </si>
   <si>
     <t>Топка каминная NORDflam CORNO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam/</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 700-150</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-700-150/</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>Топка каминная NORDflam ATINA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-atina/</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>Топка каминная NORDflam FOBOS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-fobos/</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET W9</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w9/</t>
   </si>
   <si>
+    <t>5575</t>
+  </si>
+  <si>
+    <t>Топка Diffusion А1.2 / A1R1</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-diffusion-a12-optsiya---shiber--a1r1/</t>
+  </si>
+  <si>
     <t>6499</t>
   </si>
   <si>
     <t>Топка каминная NORDflam ARONA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-arona/</t>
   </si>
   <si>
-    <t>5575</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-diffusion-a12-optsiya---shiber--a1r1/</t>
+    <t>3649</t>
+  </si>
+  <si>
+    <t>Топка каминная METAFIRE ЭЛЬБА 700п</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700p/</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>Топка каминная NORDflam GORDA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-gorda/</t>
   </si>
   <si>
-    <t>3649</t>
-[...7 lines deleted...]
-  <si>
     <t>6509</t>
   </si>
   <si>
     <t>Топка каминная NORDflam REMUS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-remus/</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>Топка каминная Kratki ERYK/PW/10 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-erykpw10-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>Топка каминная NORDflam ALBA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-alba/</t>
@@ -455,212 +455,212 @@
   <si>
     <t>Топка каминная NORDflam ALBA PANORAMA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-panorama/</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET P3</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-p3/</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>Топка каминная ABX Preston</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-preston/</t>
   </si>
   <si>
+    <t>3653</t>
+  </si>
+  <si>
+    <t>Топка каминная METAFIRE ОПТИМА АКВА 701ш</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-metafire-optima-akva-701sh/</t>
+  </si>
+  <si>
     <t>4235</t>
   </si>
   <si>
     <t>Топка каминная ABX YORK K</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-york-k/</t>
   </si>
   <si>
-    <t>3653</t>
-[...7 lines deleted...]
-  <si>
     <t>3648</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ЭЛЬБА 800ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800sh/</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>Топка каминная ABX YORK K (6.9 КВТ В ВОДУ, 3.6 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-york-k-69-kvt-v-vodu-36-kvt-v-vozdukh/</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>Топка каминная ABX GLASGOW</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-glasgow/</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE Рейнджер 609</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-reyndzher-609/</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>Топка каминная ABX YORK L</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-york-l/</t>
   </si>
   <si>
+    <t>4239</t>
+  </si>
+  <si>
+    <t>Топка каминная ABX OXFORD</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-abx-oxford/</t>
+  </si>
+  <si>
     <t>3651</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ЭЛЬБА АКВА 700ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-700sh/</t>
   </si>
   <si>
-    <t>4239</t>
-[...7 lines deleted...]
-  <si>
     <t>4240</t>
   </si>
   <si>
     <t>Топка каминная ABX DERBY 6/57</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657/</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 800</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/toka-kaminnaya-alfa-800/</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>Топка каминная ABX CARDIFF L (УГЛОВОЕ СТЕКЛО СЛЕВА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-l-uglovoye-styeklo-slyeva/</t>
   </si>
   <si>
+    <t>4242</t>
+  </si>
+  <si>
+    <t>Топка каминная ABX CARDIFF P (УГЛОВОЕ СТЕКЛО СПРАВА)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-p-uglovoye-styeklo-sprava/</t>
+  </si>
+  <si>
     <t>2981</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 700К</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-700k/</t>
   </si>
   <si>
-    <t>4242</t>
-[...7 lines deleted...]
-  <si>
     <t>4243</t>
   </si>
   <si>
     <t>Топка каминная ABX OXFORD 7 (7 КВТ В ВОДУ, 8 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-oxford-7-7-kvt-v-vodu-8-kvt-v-vozdukh/</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>Топка каминная Мета Ardenfire Селеник 700мш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-selenik-700msh/</t>
   </si>
   <si>
+    <t>4244</t>
+  </si>
+  <si>
+    <t>Топка каминная ABX DERBY 6/57 PANORAMA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama/</t>
+  </si>
+  <si>
     <t>3897</t>
   </si>
   <si>
     <t>Топка каминная Kratki JAS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-jas/</t>
   </si>
   <si>
-    <t>4244</t>
-[...7 lines deleted...]
-  <si>
     <t>4245</t>
   </si>
   <si>
     <t>Топка каминная ABX DERBY 6/57 PRISMA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma/</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/150</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antek150/</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>Топка каминная ABX OXFORD 10 (10 КВТ В ВОДУ, 4 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-oxford-10-10-kvt-v-vodu-4-kvt-v-vozdukh/</t>
@@ -689,86 +689,86 @@
   <si>
     <t>Топка каминная ABX LONDON ПРАВАЯ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-topka-london-pravaya/</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ЭЛЬБА 800п</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800p/</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>Топка каминная ABX IBERIA K(6,9КВТ В ВОДУ) - ВСТАВКА КОМБО</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-iberia-k69kvt-v-vodu---vstavka-kombo/</t>
   </si>
   <si>
+    <t>3656</t>
+  </si>
+  <si>
+    <t>Топка каминная METAFIRE Викинг</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-metafire-viking/</t>
+  </si>
+  <si>
     <t>4250</t>
   </si>
   <si>
     <t>Топка каминная ABX DERBY 6/57 (6.5 КВТ В ВОДУ, 3.5 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-65-kvt-v-vodu-35-kvt-v-vozdukh/</t>
   </si>
   <si>
-    <t>3656</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-metafire-viking/</t>
+    <t>2982</t>
+  </si>
+  <si>
+    <t>Топка каминная АЛЬФА 700КВ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-alfa-700kv/</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>Топка каминная ABX HELVETIA KP (БЕЛЫЙ ЦОКОЛЬ, ВСТАВКА КОМБО) 6,9КВТ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kp-byelyy-tsokol-vstavka-kombo-69kvt/</t>
   </si>
   <si>
-    <t>2982</t>
-[...7 lines deleted...]
-  <si>
     <t>2983</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 800В</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-800v/</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>Топка каминная ABX DERBY 6/57 PANORAMA (6.5 КВТ В ВОДУ, 3.5 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama-65-kvt-v-vodu-35-kvt-v-vozdukh/</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE Рона 714ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-rona-714sh/</t>
@@ -815,68 +815,68 @@
   <si>
     <t>Топка Godin Defi</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-defi/</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>Топка каминная Мета Ardenfire Аксиома 700ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-aksioma-700sh/</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>Топка Godin Defi с шибером</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-defi-s-shiberom/</t>
   </si>
   <si>
+    <t>5635</t>
+  </si>
+  <si>
+    <t>Топка Godin Defi (2V)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-defi-2v/</t>
+  </si>
+  <si>
     <t>2795</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET W2</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w2/</t>
   </si>
   <si>
-    <t>5635</t>
-[...7 lines deleted...]
-  <si>
     <t>5597</t>
   </si>
   <si>
     <t>Топка Godin Superchauff (SUP)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-superchauff-sup/</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 800К</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-800k/</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>Топка Godin Defi (2V) с шибером</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-defi-2v-s-shiberom/</t>
@@ -923,230 +923,230 @@
   <si>
     <t>Топка Каминная KAW-MET W4</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4/</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>Топка Godin 660112</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-660112/</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>Топка Diffusion В1/0.2 с шибером</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v102-s-shiberom/</t>
   </si>
   <si>
+    <t>3900</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ERYK/700</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-eryk700/</t>
+  </si>
+  <si>
     <t>5642</t>
   </si>
   <si>
     <t>Топка Godin 696 (2V) 2 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-696-2v-2-stekla/</t>
   </si>
   <si>
-    <t>3900</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-eryk700/</t>
+    <t>5578</t>
+  </si>
+  <si>
+    <t>Топка Diffusion В7.2 1V с шибером</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-diffusion-v72-1v-s-shiberom/</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>Топка Godin 695</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-695/</t>
   </si>
   <si>
-    <t>5578</t>
-[...7 lines deleted...]
-  <si>
     <t>5600</t>
   </si>
   <si>
     <t>Топка Godin 838</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-838/</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Камилла 700</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700/</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>Топка Godin Superchauff (SUP) (3V)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-superchauff-sup-3v/</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>Топка Godin 696 (3V) 3 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-696-3v-3-stekla/</t>
   </si>
   <si>
+    <t>3903</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki MAJA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-maja/</t>
+  </si>
+  <si>
     <t>5643</t>
   </si>
   <si>
     <t>Топка Godin 695 (2V) 2 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-695-2v-2-stekla/</t>
   </si>
   <si>
-    <t>3903</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-maja/</t>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>Топка каминная KAW-MET W1</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1/</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>Топка Godin 757-2V без подъемного механизма</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-757-2v/</t>
   </si>
   <si>
-    <t>2794</t>
-[...7 lines deleted...]
-  <si>
     <t>2814</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET W17</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17/</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>Топка Godin 801, чугунный фасад</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-801-chugunnyy-fasad/</t>
   </si>
   <si>
+    <t>5627</t>
+  </si>
+  <si>
+    <t>Топка Godin 695 ТХ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-695-tkh/</t>
+  </si>
+  <si>
     <t>3652</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ЭЛЬБА АКВА 800ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-800sh/</t>
   </si>
   <si>
-    <t>5627</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-godin-695-tkh/</t>
+    <t>5644</t>
+  </si>
+  <si>
+    <t>Топка Godin 695 (3V) 3 стекла</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-695-3v-3-stekla/</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная KAW-MET W11 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11/</t>
   </si>
   <si>
-    <t>5644</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-godin-695-3v-3-stekla/</t>
+    <t>4653</t>
+  </si>
+  <si>
+    <t>Топка Godin 698</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-698/</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 800КВ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-800kv/</t>
   </si>
   <si>
-    <t>4653</t>
-[...7 lines deleted...]
-  <si>
     <t>2796</t>
   </si>
   <si>
     <t>Топка Каминная KAW-MET W3</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3/</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>Топка Godin Superchauff TX (SUP TX)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx/</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Промо 715л</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo715l/</t>
@@ -1283,119 +1283,119 @@
   <si>
     <t>Топка каминная KAW-MET W15</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w15/</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>Топка Godin G44</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-g44/</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>Топка Godin 757-2V с подъемным механизмом</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-757-2v-s-podemnym-mekhanizmom/</t>
   </si>
   <si>
+    <t>Топка Diffusion В7.2 3V с шибером</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-diffusion-v72-3v-s-shiberom/</t>
+  </si>
+  <si>
     <t>5602</t>
   </si>
   <si>
     <t>Топка Godin 756 двухфасадная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-756-dvukhfasadnaya/</t>
   </si>
   <si>
-    <t>Топка Diffusion В7.2 3V с шибером</t>
-[...4 lines deleted...]
-  <si>
     <t>5625</t>
   </si>
   <si>
     <t>Топка Godin Prixmatic PR (825 PR)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-prixmatic-pr-825-pr/</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>Топка Каминная KAW-MET W4 Dual (трехсторонняя)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w4-dual-trekhstoronnyaya/</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>Топка Godin 851</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-851/</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>Топка Godin 831</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-831/</t>
   </si>
   <si>
+    <t>5611</t>
+  </si>
+  <si>
+    <t>Топка Godin VERTIGO</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-vertigo/</t>
+  </si>
+  <si>
     <t>3907</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia/</t>
   </si>
   <si>
-    <t>5611</t>
-[...7 lines deleted...]
-  <si>
     <t>2797</t>
   </si>
   <si>
     <t>Топка Каминная KAW-MET W3 pb/lb (право- или левосторонняя)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-pblb-pravo--ili-levostoronnyaya/</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>Топка Godin Arcade (826)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-arcade-826/</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE Командор 2</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-komandor-2/</t>
@@ -1505,86 +1505,86 @@
   <si>
     <t>Топка Godin 925</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-925/</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Панорама 700</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700/</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>Топка Godin Contour</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-contour/</t>
   </si>
   <si>
+    <t>5605</t>
+  </si>
+  <si>
+    <t>Топка Godin 935</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-935/</t>
+  </si>
+  <si>
     <t>3642</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Призма 700</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700/</t>
   </si>
   <si>
-    <t>5605</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-godin-935/</t>
+    <t>3908</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ZUZIA/700</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia700/</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>Топка Godin 120</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-120/</t>
   </si>
   <si>
-    <t>3908</t>
-[...7 lines deleted...]
-  <si>
     <t>2798</t>
   </si>
   <si>
     <t>Топка Каминная KAW-MET W3 Dual (трехсторонняя)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-dual-trekhstoronnyaya/</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>Топка Godin Vertigo сферический фасад</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-vertigo-sfericheskiy-fasad/</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/GLASS двойное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekglass-dvoynoe-steklo/</t>
@@ -1595,185 +1595,185 @@
   <si>
     <t>Топка Godin 758 DF</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-758-df/</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>Топка каминная Kratki ERYK/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-eryklux/</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>Топка Godin 70-2V 2 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-70-2v-2-stekla/</t>
   </si>
   <si>
+    <t>5654</t>
+  </si>
+  <si>
+    <t>Топка Godin 695 CH mecanique</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-695-ch-mecanique/</t>
+  </si>
+  <si>
     <t>3630</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Камилла 800</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800/</t>
   </si>
   <si>
-    <t>5654</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-godin-695-ch-mecanique/</t>
+    <t>5580</t>
+  </si>
+  <si>
+    <t>Топка Diffusion С6</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-diffusion-s6/</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>Топка Godin 101 (2V) 2 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-101-2v-2-stekla/</t>
   </si>
   <si>
-    <t>5580</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-diffusion-s6/</t>
+    <t>3639</t>
+  </si>
+  <si>
+    <t>Топка каминная ARDENFIRE Фламбокс 800</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-flamboks-800/</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>Топка Godin 695 CH electronique</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-695-ch-electronique/</t>
   </si>
   <si>
-    <t>3639</t>
-[...7 lines deleted...]
-  <si>
     <t>3914</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekr-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>Топка Godin 856</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-856/</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialux/</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>Топка Godin 1005</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-1005/</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>Топка Godin 851 HR</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin/</t>
   </si>
   <si>
+    <t>5652</t>
+  </si>
+  <si>
+    <t>Топка Godin 895, 3 стекла</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-895-3-stekla/</t>
+  </si>
+  <si>
     <t>3916</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/L стекло слева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majal-steklo-sleva/</t>
   </si>
   <si>
-    <t>5652</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-godin-895-3-stekla/</t>
+    <t>3917</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki MAJA/P стекло справа</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majap-steklo-sprava/</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>Топка Godin 859</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-859/</t>
   </si>
   <si>
-    <t>3917</t>
-[...7 lines deleted...]
-  <si>
     <t>3915</t>
   </si>
   <si>
     <t>Топка каминная Kratki WIKTOR/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorlux/</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>Топка Godin 851 CH mecanique</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-851-ch-mecanique/</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>Топка каминная Kratki ERYK/DECO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-erykdeco/</t>
@@ -2150,113 +2150,113 @@
   <si>
     <t>Топка каминная Kratki ERYK/PR призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-erykpr-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/PW/8/W/DECO с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wdeco-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blanka/</t>
   </si>
   <si>
+    <t>3956</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki WIKTOR/GLASS двойное стекло</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorglass-dvoynoe-steklo/</t>
+  </si>
+  <si>
     <t>2820</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET W11CO (с водным контуром)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11co-s-vodnym-konturom/</t>
   </si>
   <si>
-    <t>3956</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorglass-dvoynoe-steklo/</t>
+    <t>3936</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki NADIA/8</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia8/</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Insert 50 Crystal Wentylator</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-crystal-wentylator/</t>
   </si>
   <si>
-    <t>3936</t>
-[...7 lines deleted...]
-  <si>
     <t>3637</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Камилла DF800</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-800/</t>
   </si>
   <si>
+    <t>3638</t>
+  </si>
+  <si>
+    <t>Топка каминная ARDENFIRE Вертикаль 840</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-vertikal-840/</t>
+  </si>
+  <si>
     <t>3946</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/LP стекло слева справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialp-steklo-sleva-sprava/</t>
   </si>
   <si>
-    <t>3638</t>
-[...7 lines deleted...]
-  <si>
     <t>3948</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziar-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PR призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapr-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-amelialux/</t>
@@ -2285,65 +2285,65 @@
   <si>
     <t>Топка Diffusion В3.2 с шибером</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v32-s-shiberom/</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PW/12 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>Топка каминная Kratki FELIX/DECO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixdeco/</t>
   </si>
   <si>
+    <t>Топка каминная ARDENFIRE Панорама 700п</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700p/</t>
+  </si>
+  <si>
     <t>3939</t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY/12</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-lucy12/</t>
   </si>
   <si>
-    <t>Топка каминная ARDENFIRE Панорама 700п</t>
-[...4 lines deleted...]
-  <si>
     <t>3966</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/P стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiap-steklo-sprava/</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/L стекло слева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwial-steklo-sleva/</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>Топка каминная Kratki WIKTOR/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorr-panoramnoe-steklo/</t>
@@ -2372,86 +2372,86 @@
   <si>
     <t>Топка каминная Kratki OLIWIA/DECO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiadeco/</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/10</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10/</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/R/PW/8 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekrpw8-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Топка каминная KAW-MET W12 </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w12/</t>
+  </si>
+  <si>
     <t>4051</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/PR/PW/8 с водяным контуром призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekprpw8-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
-    <t>2808</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w12/</t>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>Топка каминная KAW-MET W7CO (с водным контуром)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w7co-s-vodnym-konturom/</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZIBI/P/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zibipbs-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
-    <t>2818</t>
-[...7 lines deleted...]
-  <si>
     <t>3965</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZIBI/L/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zibilbs-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA/670/570</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570/</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA/P/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blankapbs-g-obraznoe-steklo-sprava/</t>
@@ -2624,122 +2624,122 @@
   <si>
     <t>Топка каминная Kratki OLIWIA/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiar-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PR призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapr-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY/14</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-lucy14/</t>
   </si>
   <si>
+    <t>3981</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki FELIX/PR призматическое стекло</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixpr-prizmaticheskoe-steklo/</t>
+  </si>
+  <si>
     <t>3000</t>
   </si>
   <si>
     <t>Топка каминная ВЕГА 1000K</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1000k/</t>
   </si>
   <si>
-    <t>3981</t>
-[...7 lines deleted...]
-  <si>
     <t>3982</t>
   </si>
   <si>
     <t>Топка каминная Kratki FELIX/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixr-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>Топка каминная Kratki FELIX/PW/14/W/DECO с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14wdeco-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>Топка каминная Kratki FELIX/PW/14 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PW/15 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15-s-vodyanym-konturom/</t>
   </si>
   <si>
+    <t>3947</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki AMELIA/DECO</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliadeco/</t>
+  </si>
+  <si>
     <t>5590</t>
   </si>
   <si>
     <t>Топка Diffusion В13.2</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topkadiffusion-v132/</t>
   </si>
   <si>
-    <t>3947</t>
-[...7 lines deleted...]
-  <si>
     <t>3988</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/EKO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaeko/</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/LP стекло слева справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-amelialp-steklo-sleva-sprava/</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA/670/570/P/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570pbs-g-obraznoe-steklo-sprava/</t>
@@ -2780,68 +2780,68 @@
   <si>
     <t>Топка Diffusion В16</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v16/</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekg-gilotina/</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA WIEZA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-maja-wieza/</t>
   </si>
   <si>
+    <t>3778</t>
+  </si>
+  <si>
+    <t>Топка каминная La Nordica Focolare 70 Tondo</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-tondo/</t>
+  </si>
+  <si>
     <t>4123</t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY 14/SLIM</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-14slim/</t>
   </si>
   <si>
-    <t>3778</t>
-[...7 lines deleted...]
-  <si>
     <t>4147</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA/670/570/LP/BS Г-образное стекло слева справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lpbs-g-obraznoe-steklo-sleva-sprava/</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/GLASS двойное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaglass-dvoynoe-steklo/</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/12</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12/</t>
@@ -2852,86 +2852,86 @@
   <si>
     <t>Топка каминная La Nordica Insert 70 Wentylator Prismatico</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-prismatico/</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/T тунельная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziat-tunelnaya/</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Insert 70 Wentylator Tondo</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-tondo/</t>
   </si>
   <si>
+    <t>3001</t>
+  </si>
+  <si>
+    <t>Топка каминная ВЕГА 1000M</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1000m/</t>
+  </si>
+  <si>
     <t>4139</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PW/19 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19-s-vodyanym-konturom/</t>
   </si>
   <si>
-    <t>3001</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1000m/</t>
+    <t>4153</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki MAJA/PW/BL/12/W/Z с водяным контуром стекло слева змеевик</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12wz-s-vodyanym-konturom-steklo-sleva-zmeevik/</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>Топка каминная ВЕГА 1000KB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1000kb/</t>
   </si>
   <si>
-    <t>4153</t>
-[...7 lines deleted...]
-  <si>
     <t>4154</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PW/BP/12/W/Z с водяным контуром стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12wz-s-vodyanym-konturom-steklo-sprava-zmeevik/</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY/15</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-maja-lucy15/</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/L/BS/DECO Г-образное стекло слева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsdeco-g-obraznoe-steklo-sleva/</t>
@@ -3041,113 +3041,113 @@
   <si>
     <t>Топка каминная Kratki MBZ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbz/</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Камилла 900п</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-900p/</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/14</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14/</t>
   </si>
   <si>
+    <t>4167</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki OLIWIA/PW/17 с водяным контуром</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17/</t>
+  </si>
+  <si>
     <t>3641</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Панорама 800п</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-800p/</t>
   </si>
   <si>
-    <t>4167</t>
-[...7 lines deleted...]
-  <si>
     <t>3951</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZIBI/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zibig-gilotina/</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>Топка каминная Kratki WIKTOR/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorg-gilotina/</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/LT туннельная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialt-tunnelnaya/</t>
   </si>
   <si>
+    <t>4257</t>
+  </si>
+  <si>
+    <t>Топка каминная Nordpeis N-20F (ЧЕРНЫЙ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20f-chyernyy/</t>
+  </si>
+  <si>
     <t>4141</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PT туннельная стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapt-tunnelnaya-steklo-sprava/</t>
   </si>
   <si>
-    <t>4257</t>
-[...7 lines deleted...]
-  <si>
     <t>4151</t>
   </si>
   <si>
     <t>Топка каминная Kratki FRANEK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-franek/</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PR/PW/12 с водяным контуром призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majaprpw12-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/R/PW/12 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majarpw12-s-vodyanym-konturom-panoramnoe-steklo/</t>
@@ -3383,86 +3383,86 @@
   <si>
     <t xml:space="preserve">Топка каминная Kratki ZUZIA/PR/PW/19 с водяным контуром призматическое стекло </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw19-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>Топка каминная Brisach 78 LC1</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-brisach-78-lc1/</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/R/PW/19 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw19-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
+    <t>3782</t>
+  </si>
+  <si>
+    <t>Топка каминная La Nordica Insert 70 Crystal Angolo</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-crystal-angolo/</t>
+  </si>
+  <si>
     <t>4142</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/22/W/DECO с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22wdeco-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
-    <t>3782</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-crystal-angolo/</t>
+    <t>6144</t>
+  </si>
+  <si>
+    <t>Топка каминная WARMHAUS FLAT 67/57 H</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnaya-topka-warmhaus-flat-6757-h/</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>Топка каминная Kratki AQUARIO/M/12/W с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom12w-s-vodyanym-konturom/</t>
   </si>
   <si>
-    <t>6144</t>
-[...7 lines deleted...]
-  <si>
     <t>4166</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/PW/24/W/DECO с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24wdeco-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziag-gilotina/</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/L/BS/G Г-образное стекло слева гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsg-g-obraznoe-steklo-sleva-gilotina/</t>
@@ -3581,101 +3581,101 @@
   <si>
     <t>Топка Diffusion В15</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v15/</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PR/PW/15 призматическое стекло с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw15-prizmaticheskoe-steklo-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>Топка каминная La Nordica 70 Crystal Wentylator</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-70-crystal-wentylator/</t>
   </si>
   <si>
+    <t>3784</t>
+  </si>
+  <si>
+    <t>Топка каминная La Nordica Insert 50 Verticale Crystal Wentylator</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-verticale-crystal-wentylator/</t>
+  </si>
+  <si>
     <t>4066</t>
   </si>
   <si>
     <t>Топка каминная Kratki MILA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mila/</t>
   </si>
   <si>
-    <t>3784</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-verticale-crystal-wentylator/</t>
+    <t>2986</t>
+  </si>
+  <si>
+    <t>Топка каминная ДЕЛЬТА 800R</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800r/</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/T туннельное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiat-tunnelnoe-steklo/</t>
   </si>
   <si>
-    <t>2986</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800r/</t>
+    <t>Топка каминная Kratki AMELIA/L/BS Г-образное стекло слева</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva/</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>Топка каминная ДЕЛЬТА 800L</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-dyelta-800l/</t>
   </si>
   <si>
-    <t>Топка каминная Kratki AMELIA/L/BS Г-образное стекло слева</t>
-[...4 lines deleted...]
-  <si>
     <t>4163</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/P/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbs-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/L/BS Г-образное стекло слева гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva-gilotina/</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/P/BS Г-образное стекло справа гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-topka-ameliapbs-g-obraznoe-steklo-s/</t>
@@ -3794,86 +3794,86 @@
   <si>
     <t>Топка каминная Kratki MAJA/PW/BP/12/BS/W/DECO с водяным контуром Г-образное стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY 14/T туннельная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-14t-tunnelnaya/</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PW/BP/19/W/Z с водяным контуром  стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19wz-s-vodyanym-konturom-steklo-sprava-zmeevik/</t>
   </si>
   <si>
+    <t>4260</t>
+  </si>
+  <si>
+    <t>Топка каминная Nordpeis N-21 (ЧЁРНАЯ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-21-chyornaya/</t>
+  </si>
+  <si>
     <t>4107</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PW/BL/19/W/Z с водяным контуром стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19wz-s-vodyanym-konturom-steklo-sleva-zmeevik/</t>
   </si>
   <si>
-    <t>4260</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-21-chyornaya/</t>
+    <t>5582</t>
+  </si>
+  <si>
+    <t>Топка Diffusion В4</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-diffusion-v4/</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/T/PW/19/W/Z с водяным контуром туннельная змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziatpw19wz-s-vodyanym-konturom-tunnelnaya-zmeevik/</t>
   </si>
   <si>
-    <t>5582</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">4064 </t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY/PW/20/W с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw20w-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBO/L/BS/G Г-образное стекло слева гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbsg/</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBO/P/BS/G Г-образное стекло справа гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbopbsg/</t>
@@ -3962,104 +3962,104 @@
   <si>
     <t>Топка каминная Kratki ANTEK/PW/8/W/G с водяным контуром гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wg-s-vodyanym-konturom-gilotina/</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PW/12 с водяным контуром гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom-gilotina/</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>Топка каминная ДЕЛЬТА 800</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/toka-kaminnaya-dyelta-800/</t>
   </si>
   <si>
+    <t>2989</t>
+  </si>
+  <si>
+    <t>Топка каминная ДЕЛЬТА 800LB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800lb/</t>
+  </si>
+  <si>
     <t>4116</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/R/PW/17 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw17-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
-    <t>2989</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800lb/</t>
+    <t>2990</t>
+  </si>
+  <si>
+    <t>Топка каминная ДЕЛЬТА 800RB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800rb/</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PR/PW/17 с водяным контуром призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw17-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
-    <t>2990</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800rb/</t>
+    <t>4072</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki OLIWIA/LT</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialt/</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>Топка каминная ВЕГА 1200</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1200/</t>
   </si>
   <si>
-    <t>4072</t>
-[...7 lines deleted...]
-  <si>
     <t>4073</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PT</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapt/</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>Топка каминная Kratki AQUARIO/Z/10/W с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz10w-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PW/BL/15/W/Z с водяным контуром г-образное стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-g-obraznoe-steklo-sle/</t>
@@ -4106,83 +4106,83 @@
   <si>
     <t>Топка каминная Kratki MBA/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbag-gilotina/</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBA/L/BS Г-образное стекло слева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbalbs-g-obraznoe-steklo-sleva/</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBA/P/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbs-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
+    <t>Топка каминная Kratki MBZ/G гильотина</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbzg-gilotina/</t>
+  </si>
+  <si>
     <t>6145</t>
   </si>
   <si>
     <t>Топка каминная WARMHAUS FLAT 75/63 H</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-7563-h/</t>
   </si>
   <si>
-    <t>Топка каминная Kratki MBZ/G гильотина</t>
-[...2 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbzg-gilotina/</t>
+    <t>4190</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki OLIWIA/PR/PW/22 с водяным контуром призматическое стекло</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw22-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Insert 100 Crystal Wentylator</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-100-crystal-wentylator/</t>
   </si>
   <si>
-    <t>4190</t>
-[...7 lines deleted...]
-  <si>
     <t>4191</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/R/PW/22 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw22-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 4545</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-schmid-lina-4545/</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PW/BL/15/BS/W/DECO с водяным контуром г-образное стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/</t>
@@ -4406,68 +4406,68 @@
   <si>
     <t>Топка каминная Kratki AMELIA/PW/24/G с водяным контуром гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24g-s-vodyanym-konturom-gilotina/</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/R/PW/30 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw30-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>Топка каминная Kratki MILA/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-milag-gilotina/</t>
   </si>
   <si>
+    <t>4179</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki MBM/L/BS/G Г-образное стекло слева гильотина</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbsg-g-obraznoe-steklo-sleva-gilotina/</t>
+  </si>
+  <si>
     <t>4261</t>
   </si>
   <si>
     <t>Топка каминная Nordpeis X-20F</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-20f/</t>
   </si>
   <si>
-    <t>4179</t>
-[...7 lines deleted...]
-  <si>
     <t>4180</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBM/P/BS/G Г-образное стекло справа гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbsg-g-obraznoe-steklo-sprava-gilotina/</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/PW/30/G с водяным контуром гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30g-s-vodyanym-konturom-gish/</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/BL/17/BS/W  с водяным контуром г-образное стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/</t>
@@ -4505,104 +4505,104 @@
   <si>
     <t>Топка каминная Kratki AQUARIO/A/14/W с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa14w-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/BL/17/BS/W/DECO с водяным контуром г-образное стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/BP/17/BS/W/DECO с водяным контуром г-образное стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/</t>
   </si>
   <si>
+    <t>4219</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki OLIWIA/PW/BL/22/BS/W с водяным контуром г-образное стекло слева змеевик</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/</t>
+  </si>
+  <si>
     <t>5931</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 4551</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551/</t>
   </si>
   <si>
-    <t>4219</t>
-[...7 lines deleted...]
-  <si>
     <t>5934</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina GT 4551</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551/</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/BP/22/W с водяным контуром г-образное стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22w-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/</t>
   </si>
   <si>
+    <t>5943</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Lina 5545</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545/</t>
+  </si>
+  <si>
     <t>4221</t>
   </si>
   <si>
     <t>Топка каминная Kratki MILA/PW/24 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24-s-vodyanym-konturom/</t>
   </si>
   <si>
-    <t>5943</t>
-[...7 lines deleted...]
-  <si>
     <t>4262</t>
   </si>
   <si>
     <t>Топка каминная Nordpeis X-25F</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-25f/</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBM/PW/10/G/W</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10gw/</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/L/BS/G Г-образное стекло слева гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsg-g-obraznoe-steklo-sleva-gilotina/</t>
@@ -5018,248 +5018,248 @@
   <si>
     <t>Топка каминная Schmid Ekko 34(34)57</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-343457/</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko 45(45)57</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557/</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano 6745</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745/</t>
   </si>
   <si>
+    <t>5990</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Ekko R 55(34)45</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445/</t>
+  </si>
+  <si>
     <t>4264</t>
   </si>
   <si>
     <t>Топка каминная Nordpeis N-20T (ЧЕРНЫЙ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-chyernyy/</t>
   </si>
   <si>
-    <t>5990</t>
-[...7 lines deleted...]
-  <si>
     <t>5996</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko L 55(34)45</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445/</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 6757</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6557/</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 7351</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7351/</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano 5557</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-5557/</t>
   </si>
   <si>
+    <t>6002</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Ekko L 67(45)45</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545/</t>
+  </si>
+  <si>
     <t>4265</t>
   </si>
   <si>
     <t>Топка каминная Nordpeis N-23G (ТУННЕЛЬ, ЧЁРНАЯ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-23g-tunnyel-chyornaya/</t>
   </si>
   <si>
-    <t>6002</t>
-[...7 lines deleted...]
-  <si>
     <t>6005</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko R 67(45)45</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная Schmid Ronda 5545 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-ronda-5545/</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano 6751</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751/</t>
   </si>
   <si>
+    <t>5991</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Ekko R 55(34)51</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451/</t>
+  </si>
+  <si>
     <t>4266</t>
   </si>
   <si>
     <t>Топка каминная Nordpeis N-20U (ЧЕРНЫЙ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-chyernyy/</t>
   </si>
   <si>
-    <t>5991</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451/</t>
+    <t>5997</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Ekko L 55(34)51</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451/</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>Топка каминная WARMHAUS KANT 100/57 H (правая или левая сторона)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-warmhaus-kant-10057-h-pravaya-ili-levaya-storona/</t>
   </si>
   <si>
-    <t>5997</t>
-[...7 lines deleted...]
-  <si>
     <t>5959</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 7357</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357/</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda 6745</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745/</t>
   </si>
   <si>
+    <t>2997</t>
+  </si>
+  <si>
+    <t>Топка каминная ДЕЛЬТА 1200B</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-1200b/</t>
+  </si>
+  <si>
     <t>6003</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная Schmid Ekko L 67(45)51 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674551/</t>
   </si>
   <si>
-    <t>2997</t>
-[...7 lines deleted...]
-  <si>
     <t>6006</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko R 67(45)51</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551/</t>
   </si>
   <si>
+    <t>5936</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Lina 4545h</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4545h/</t>
+  </si>
+  <si>
     <t>5583</t>
   </si>
   <si>
     <t>Топка Diffusion В9</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v9/</t>
   </si>
   <si>
-    <t>5936</t>
-[...7 lines deleted...]
-  <si>
     <t>5939</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina GT 4545h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4545h/</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda 5551</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-rond-555/</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano 6757</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757/</t>
@@ -5348,68 +5348,68 @@
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko R 67(45)57</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 4551</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551/</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 5545</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545/</t>
   </si>
   <si>
+    <t>5960</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Lina 7363</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363/</t>
+  </si>
+  <si>
     <t>4267</t>
   </si>
   <si>
     <t>Топка каминная Nordpeis N-24 (ЧЁРНАЯ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-24-chyornaya/</t>
   </si>
   <si>
-    <t>5960</t>
-[...7 lines deleted...]
-  <si>
     <t>6053</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda 6757</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757/</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 4557h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4557h/</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 5551h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551h/</t>
@@ -5429,68 +5429,68 @@
   <si>
     <t>Топка каминная Schmid Lina TV 4557</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4557/</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 5551</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5551/</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 6745h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6745h/</t>
   </si>
   <si>
+    <t>6148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Топка каминная WARMHAUS FLAT 100/80 H </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-10080-h/</t>
+  </si>
+  <si>
     <t>6061</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano 5545h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5545h/</t>
   </si>
   <si>
-    <t>6148</t>
-[...7 lines deleted...]
-  <si>
     <t>6116</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 6745</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6745/</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 5557</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557/</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 5557h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557h/</t>
@@ -6371,155 +6371,155 @@
   <si>
     <t>Топка каминная Schmid Ekko R 84(34)51h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843451h/</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano TV 6757h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757h/</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda TV 5551h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551h/</t>
   </si>
   <si>
+    <t>2727</t>
+  </si>
+  <si>
+    <t>Топка каминная Brisach 89 GC1</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-brisach-89-gc1/</t>
+  </si>
+  <si>
     <t>5973</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 12045h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12045h/</t>
   </si>
   <si>
-    <t>2727</t>
-[...7 lines deleted...]
-  <si>
     <t>6020</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko L 100(45)45h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004545h/</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная Schmid Ekko R 100(45)45h </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004545h/</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 45(34)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453457h/</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda TV 6751h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751h/</t>
   </si>
   <si>
+    <t>5675</t>
+  </si>
+  <si>
+    <t>Топка M-Design Luna 1000 H Classic</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-m-design-luna-1000-h-classic/</t>
+  </si>
+  <si>
     <t>Топка каминная Schmid Lina TV 5580h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5580h/</t>
   </si>
   <si>
-    <t>5675</t>
-[...7 lines deleted...]
-  <si>
     <t>3787</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Monoblocco Ghisa 750 Piano</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-ghisa-750-piano/</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko L 84(34)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l/</t>
   </si>
   <si>
+    <t>6019</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Ekko R 84(34)57h</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843457h/</t>
+  </si>
+  <si>
     <t>3788</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Focolare 80 Bifacciale Hybrid</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-80-bifacciale-hybrid/</t>
   </si>
   <si>
-    <t>6019</t>
-[...7 lines deleted...]
-  <si>
     <t>6070</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina W 6751</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751/</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda TV 5557h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5557/</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 12051h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12051h/</t>
@@ -6608,68 +6608,68 @@
   <si>
     <t>Топка каминная Schmid Lina W 7363</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363/</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 55(45)45h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554545h/</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda 6057h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6057h/</t>
   </si>
   <si>
+    <t>5978</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Lina 15551h</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-15551h/</t>
+  </si>
+  <si>
     <t>3799</t>
   </si>
   <si>
     <t>Топка каминная Hajduk Volcano 2Ph/2Lh (570)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-2ph2lh-570/</t>
   </si>
   <si>
-    <t>5978</t>
-[...7 lines deleted...]
-  <si>
     <t>6131</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 8745h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8745h/</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 55(45)51h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554551h/</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 67(45)45h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545h/</t>
@@ -6716,68 +6716,68 @@
   <si>
     <t>Топка каминная Schmid Ekko U 67(45)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557h/</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko W L 67(45)51</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551/</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko W R 67(45)51</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551/</t>
   </si>
   <si>
+    <t>6071</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Lina W 6751h</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751h/</t>
+  </si>
+  <si>
     <t>3800</t>
   </si>
   <si>
     <t>Топка каминная Hajduk Volcano ATh (450)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-ath-450/</t>
   </si>
   <si>
-    <t>6071</t>
-[...7 lines deleted...]
-  <si>
     <t>6032</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 55(67)45h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556745h/</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 12080h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12080h/</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 10045h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10045h/</t>
@@ -6851,68 +6851,68 @@
   <si>
     <t>Топка каминная Schmid Ekko U 55(67)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556757h/</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная Schmid Lina TV 10057h </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10057h/</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 84(34)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843457h/</t>
   </si>
   <si>
+    <t>5684</t>
+  </si>
+  <si>
+    <t>Топка M-Design Argento 750 H</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-m-design-argento-750-h/</t>
+  </si>
+  <si>
     <t>5977</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 12580h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12580h/</t>
   </si>
   <si>
-    <t>5684</t>
-[...7 lines deleted...]
-  <si>
     <t>6139</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 12045h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12045h/</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 12051h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12051h/</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko W L 67(45)51h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551h/</t>
@@ -7022,68 +7022,68 @@
   <si>
     <t>Топка M-Design Luna 550 VS Gold+</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-luna-550-vs-gold/</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>Топка M-Design Luna 850 H (Gold+, Diamond, Diamond+)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-luna-850-h-gold-diamond-diamond/</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>Топка M-Design Argento 900 V</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-900-v/</t>
   </si>
   <si>
+    <t>3773</t>
+  </si>
+  <si>
+    <t>Топка каминная La Nordica Ghisa 750 Tondo</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-ghisa-750-tondo/</t>
+  </si>
+  <si>
     <t>5659</t>
   </si>
   <si>
     <t>Топка M-Design Luna 550 V (Gold+, Diamond, Diamond+)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-luna-550-v-gold-diamond-diamond/</t>
   </si>
   <si>
-    <t>3773</t>
-[...7 lines deleted...]
-  <si>
     <t>3791</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Monoblocco 750 Tondo Ironker</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-750-tondo-ironker/</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>Топка M-Design Argento 1050 H</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-1050-h/</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>Топка M-Design Argento 1200 H</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-1200-h/</t>
@@ -7211,66 +7211,66 @@
   <si>
     <t>Топка каминная La Nordica Focolare 100 Bifacciale Hybrid</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-100-bifacciale-hybrid/</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>Топка M-Design Argento 860 CR/CL</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-860-crcl/</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>Топка M-Design Luna 1150 V (Gold+, Diamond, Diamond+)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-luna-1150-v-gold-diamond-diamond/</t>
   </si>
   <si>
+    <t>3795</t>
+  </si>
+  <si>
+    <t>Топка каминная La Nordica 1000 Piano Crystal</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-1000-piano-crystal/</t>
+  </si>
+  <si>
     <t>5690</t>
   </si>
   <si>
     <t>Топка M-Design Argento 1200 DH</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-1200-dh/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-1000-piano-crystal/</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>Топка M-Design Argento 1350 DH</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-1350-dh/</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>Топка M-Design Argento 860 DC</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-860-dc/</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>Топка M-Design Luna 800 DC Diamond</t>
   </si>
@@ -9111,51 +9111,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hergom-aranda-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-gril-hergom-asador-h-0480/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-airsystem-f80/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-609/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-b-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-t95/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-atina/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-fobos/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w9/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-arona/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a12-optsiya---shiber--a1r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-gorda/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-remus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykpw10-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-optima-701sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w6/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700t/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/6628/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700b-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-alfa-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-p10/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-cdp/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-avrora-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-710-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w13/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-p3/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-preston/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-optima-akva-701sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-k-69-kvt-v-vodu-36-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-glasgow/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-reyndzher-609/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-alfa-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-l-uglovoye-styeklo-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700k/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-p-uglovoye-styeklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford-7-7-kvt-v-vodu-8-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-selenik-700msh/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-jas/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antek150/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford-10-10-kvt-v-vodu-4-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antek180/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-devon-eco-10-kvt-v-vodu-10-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-topka-london-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-iberia-k69kvt-v-vodu---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-viking/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kp-byelyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800v/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-rona-714sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kpkafyelnyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-britania-k69kvt-v-vodu-kafyelnyy-tsokol---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-anteklux/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-aksioma-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800k/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-2v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-ecochauff-625/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-nr-sup-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-660112/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v102-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryk700/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v72-1v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-838/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup-3v/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696-3v-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-801-chugunnyy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-800sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-tkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-3v-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-698/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo715l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalux/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-756/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-801-fasad-iz-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-fortuna-714/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-3v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryk/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-prixmatic-825/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-v72-2v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-758/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-arcade-sr-826-sr/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w15/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-g44/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757-2v-s-podemnym-mekhanizmom/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-756-dvukhfasadnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v72-3v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-prixmatic-pr-825-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w4-dual-trekhstoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-831/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertigo/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-arcade-826/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-komandor-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-contour-sr/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17-dekor/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-883/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-101/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-hr/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-881/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-852-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w16/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-925/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-935/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia700/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-dual-trekhstoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertigo-sfericheskiy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-758-df/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryklux/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-70-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-ch-mecanique/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-101-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-ch-electronique/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-flamboks-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-856/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-1005/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majal-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-895-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-859/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorlux/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851-ch-mecanique/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851-ch-electronique/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felix/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-120-double-face/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-tangente/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-basia/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v52/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-arke/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w8/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w10/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaeko/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a6/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-60-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-22-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktordeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktordeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixlux/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-67-lw1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-h49-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-opal-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibi/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-s92-s-shiberom--c92/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelia/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w16-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w3co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia8/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-vertikal-840/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-800b/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v32-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy12/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiadeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekrpw8-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekprpw8-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w12/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibipbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w7co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibilbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorpw12-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-12slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-v62-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia9/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankalpbs-g-obraznoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy14/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000k/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topkadiffusion-v132/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliadeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaeko/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570pbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbm/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v16/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja-wieza/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-14slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lpbs-g-obraznoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-prismatico/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziat-tunelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000kb/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja-lucy15/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy16/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v20/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia13/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-konturom-zuziapw19wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbz/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-900p/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibig-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialt-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapt-tunnelnaya-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20f-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-franek/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majaprpw12-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majarpw12-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-67-gc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom8w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw12w-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-1100p/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbnlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbnpbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka910/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000mb/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadiapw10w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-850p/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp15wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-80-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-12t-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialpt-tunnelnaya-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw19-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-78-lc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw19-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-crystal-angolo/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom12w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-warmhaus-flat-6757-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-22-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzlbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpb/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-25-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mba/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw15-panoramnoe-steklo-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v15/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw15-prizmaticheskoe-steklo-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-70-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mila/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-verticale-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiat-tunnelnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800r/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-dyelta-800l/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-topka-ameliapbs-g-obraznoe-steklo-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratk-ameliapw24-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpw13w/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelia-ameliapw30glass/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17wz-s-vodyanym-konturom-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12bswdeco-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-14t-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-21-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziatpw19wz-s-vodyanym-konturom-tunnelnaya-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw20w-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbopbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia13g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia-oliwiapwbp22wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia-oliwiatpw22wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wg-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-dyelta-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw17-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800lb/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw17-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800rb/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialt/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapt/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz10w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-g-obraznoe-steklo-sle/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-inserto-70-crystal-3-lati/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia-zuziapwbp15bsw-s-vodyanym-konturom-g-obraznoe-steklo-spra/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliat-tunelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-7563-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-100-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw22-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw22-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-schmid-lina-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-gt-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17glass-s-vodyanym-konturom-dvoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15g-gilotina-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialpt-tunnelnoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioo12w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaprpw24-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800b/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw24-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000k/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1200b/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialt/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapt/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milat-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-natalapw14-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbog-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14pbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14lbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw30-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-20f/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30g-s-vodyanym-konturom-gish/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialpt/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa14w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22w-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-25f/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17g/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc-8-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000kb/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioo16w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc-9-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-9070-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpw13gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa18w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-natalapw14glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbalbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-10057-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24bswdeco-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz14w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc10-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-25-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mb120g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milatg-tunnelnaya-2-ukh-storonnyaya-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbu-11-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454545/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000b/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343451/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6551/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-343457/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6557/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-23g-tunnyel-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-ronda-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-kant-10057-h-pravaya-ili-levaya-storona/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1200b/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-rond-555/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r553457/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553457/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674557/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-24-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-10080-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7345h/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lin-7351h/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-byelyy-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357h/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-67455h/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-prisma-kh-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-89-lc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-654/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-555/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6780h/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-36-black-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7345h/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7351h/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-843445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8770h/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7357h/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-89-gc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-ghisa-750-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-80-bifacciale-hybrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6780h/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-2ph2lh-570/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-15551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8757/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-ath-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843445-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-17057/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8770h/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10051r/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-750-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12057/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-byelyy-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-hs-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-800-angolo-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-900-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-vs-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-900-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-ghisa-750-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-750-tondo-ironker/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1200-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-600-prismatico/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-660-crcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1350-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-900-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-design-argento-900-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-660-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-100-bifacciale-hybrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-860-crcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1200-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-1000-piano-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1350-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-860-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-800-dc-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-900-crcl-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dh-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dc-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-750-rd-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-rd-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1100-crcl-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dv-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-dh-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dv-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-23fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-27fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-1300-piano-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-34al-lyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-34al-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termocamino-wf25-x-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-rubis/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-celsius/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-sunflam-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-europa-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-europa-7-evolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-insert-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-super-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-visio-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-super-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-kiteflam/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-farenheit/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-8000-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7-evolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7-evolution-plus-black-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-panoramic/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-hexa-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-hexa-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-integral/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-spitflam-black-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon-meteor-galbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-galbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-meteor/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-frl/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-620-fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-frl/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-400-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-l-400-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-l-400-harmony/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-18-harmony/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-570-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-530-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-c-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-165---i-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-165---i-530/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-166---570-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-173---i-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-175---i-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-chugunnaya-lk-700-13kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-69-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-70-ac-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-55-ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-104-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-80-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-70-ac-vision-relevable/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-90-ac-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-joyau-70-vision-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-80-ac-vision-relevable/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-foyer-dangle-astre-vitre-gauche/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-foyer-dangle-astre-vitre-droite/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-vermeil-70-dp-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-134-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-vermeil-80dp-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-joyau-80-vision-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-80-3-faces/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-70-dp-kit-volet/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-gala-standartnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-gala-tunnelnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-kvadratnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-dvukhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-standartnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-tryokhstoronnyaya-model-epi/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-kvadratnaya-model-tunnelnyy-variant/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tunnelnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-tryokhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-dvukhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-dvukhstoronnyaya-model-bokovaya-storona-zakryta-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-epi-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-epi/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-bokovaya-storona-zakryta-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/leol200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-design-luna-1150-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-550-dv-daymond-gazovaya--luna-550-dv-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-rd-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-1150-dh-daymond-gazovaya--luna-1150-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dv-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-1300-dc-daymond-gazovaya--luna-1300-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-rd-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1900-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-r-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-6f/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-8g/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9g/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11g/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-9e/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-11e/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11t/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-11-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-w-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-w-12/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hergom-aranda-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-gril-hergom-asador-h-0480/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-airsystem-f80/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-609/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-b-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-t95/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-atina/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-fobos/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w9/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a12-optsiya---shiber--a1r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-arona/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-gorda/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-remus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykpw10-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-optima-701sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w6/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700t/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/6628/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700b-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-alfa-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-p10/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-cdp/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-avrora-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-710-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w13/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-p3/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-preston/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-optima-akva-701sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-k-69-kvt-v-vodu-36-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-glasgow/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-reyndzher-609/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-alfa-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-l-uglovoye-styeklo-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-p-uglovoye-styeklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700k/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford-7-7-kvt-v-vodu-8-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-selenik-700msh/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-jas/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antek150/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford-10-10-kvt-v-vodu-4-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antek180/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-devon-eco-10-kvt-v-vodu-10-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-topka-london-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-iberia-k69kvt-v-vodu---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-viking/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kp-byelyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800v/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-rona-714sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kpkafyelnyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-britania-k69kvt-v-vodu-kafyelnyy-tsokol---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-anteklux/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-aksioma-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800k/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-2v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-ecochauff-625/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-nr-sup-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-660112/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v102-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryk700/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v72-1v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-838/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup-3v/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696-3v-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-801-chugunnyy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-tkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-800sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-3v-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-698/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo715l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalux/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-756/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-801-fasad-iz-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-fortuna-714/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-3v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryk/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-prixmatic-825/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-v72-2v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-758/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-arcade-sr-826-sr/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w15/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-g44/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757-2v-s-podemnym-mekhanizmom/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v72-3v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-756-dvukhfasadnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-prixmatic-pr-825-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w4-dual-trekhstoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-831/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertigo/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-arcade-826/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-komandor-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-contour-sr/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17-dekor/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-883/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-101/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-hr/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-881/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-852-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w16/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-925/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-935/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia700/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-dual-trekhstoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertigo-sfericheskiy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-758-df/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryklux/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-70-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-ch-mecanique/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-101-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-flamboks-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-ch-electronique/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-856/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-1005/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-895-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majal-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-859/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorlux/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851-ch-mecanique/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851-ch-electronique/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felix/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-120-double-face/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-tangente/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-basia/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v52/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-arke/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w8/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w10/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaeko/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a6/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-60-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-22-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktordeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktordeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixlux/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-67-lw1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-h49-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-opal-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibi/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-s92-s-shiberom--c92/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelia/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w16-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w3co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia8/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-vertikal-840/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-800b/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v32-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy12/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiadeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekrpw8-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w12/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekprpw8-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w7co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibipbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibilbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorpw12-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-12slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-v62-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia9/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankalpbs-g-obraznoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy14/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000k/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliadeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topkadiffusion-v132/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaeko/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570pbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbm/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v16/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja-wieza/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-14slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lpbs-g-obraznoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-prismatico/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziat-tunelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000kb/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja-lucy15/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy16/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v20/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia13/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-konturom-zuziapw19wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbz/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-900p/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibig-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialt-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20f-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapt-tunnelnaya-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-franek/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majaprpw12-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majarpw12-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-67-gc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom8w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw12w-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-1100p/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbnlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbnpbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka910/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000mb/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadiapw10w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-850p/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp15wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-80-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-12t-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialpt-tunnelnaya-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw19-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-78-lc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw19-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-crystal-angolo/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-warmhaus-flat-6757-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom12w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-22-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzlbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpb/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-25-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mba/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw15-panoramnoe-steklo-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v15/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw15-prizmaticheskoe-steklo-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-70-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-verticale-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mila/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800r/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiat-tunnelnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-dyelta-800l/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-topka-ameliapbs-g-obraznoe-steklo-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratk-ameliapw24-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpw13w/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelia-ameliapw30glass/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17wz-s-vodyanym-konturom-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12bswdeco-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-14t-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-21-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziatpw19wz-s-vodyanym-konturom-tunnelnaya-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw20w-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbopbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia13g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia-oliwiapwbp22wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia-oliwiatpw22wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wg-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-dyelta-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800lb/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw17-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800rb/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw17-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialt/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapt/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz10w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-g-obraznoe-steklo-sle/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-inserto-70-crystal-3-lati/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia-zuziapwbp15bsw-s-vodyanym-konturom-g-obraznoe-steklo-spra/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliat-tunelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-7563-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw22-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-100-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw22-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-schmid-lina-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-gt-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17glass-s-vodyanym-konturom-dvoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15g-gilotina-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialpt-tunnelnoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioo12w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaprpw24-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800b/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw24-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000k/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1200b/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialt/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapt/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milat-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-natalapw14-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbog-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14pbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14lbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw30-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-20f/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30g-s-vodyanym-konturom-gish/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialpt/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa14w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22w-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-25f/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17g/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc-8-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000kb/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioo16w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc-9-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-9070-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpw13gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa18w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-natalapw14glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbalbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-10057-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24bswdeco-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz14w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc10-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-25-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mb120g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milatg-tunnelnaya-2-ukh-storonnyaya-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbu-11-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454545/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000b/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343451/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6551/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-343457/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6557/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-23g-tunnyel-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-ronda-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-kant-10057-h-pravaya-ili-levaya-storona/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1200b/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-rond-555/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r553457/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553457/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674557/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-24-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-10080-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7345h/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lin-7351h/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-byelyy-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357h/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-67455h/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-prisma-kh-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-89-lc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-654/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-555/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6780h/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-36-black-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7345h/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7351h/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-843445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8770h/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7357h/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-89-gc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-ghisa-750-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-80-bifacciale-hybrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6780h/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-15551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-2ph2lh-570/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8757/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-ath-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843445-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-17057/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8770h/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10051r/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-750-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12057/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-byelyy-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-hs-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-800-angolo-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-900-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-vs-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-900-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-ghisa-750-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-750-tondo-ironker/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1200-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-600-prismatico/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-660-crcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1350-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-900-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-design-argento-900-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-660-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-100-bifacciale-hybrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-860-crcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-1000-piano-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1200-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1350-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-860-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-800-dc-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-900-crcl-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dh-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dc-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-750-rd-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-rd-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1100-crcl-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dv-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-dh-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dv-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-23fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-27fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-1300-piano-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-34al-lyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-34al-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termocamino-wf25-x-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-rubis/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-celsius/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-sunflam-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-europa-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-europa-7-evolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-insert-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-super-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-visio-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-super-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-kiteflam/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-farenheit/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-8000-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7-evolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7-evolution-plus-black-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-panoramic/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-hexa-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-hexa-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-integral/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-spitflam-black-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon-meteor-galbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-galbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-meteor/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-frl/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-620-fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-frl/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-400-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-l-400-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-l-400-harmony/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-18-harmony/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-570-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-530-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-c-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-165---i-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-165---i-530/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-166---570-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-173---i-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-175---i-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-chugunnaya-lk-700-13kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-69-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-70-ac-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-55-ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-104-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-80-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-70-ac-vision-relevable/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-90-ac-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-joyau-70-vision-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-80-ac-vision-relevable/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-foyer-dangle-astre-vitre-gauche/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-foyer-dangle-astre-vitre-droite/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-vermeil-70-dp-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-134-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-vermeil-80dp-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-joyau-80-vision-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-80-3-faces/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-70-dp-kit-volet/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-gala-standartnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-gala-tunnelnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-kvadratnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-dvukhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-standartnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-tryokhstoronnyaya-model-epi/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-kvadratnaya-model-tunnelnyy-variant/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tunnelnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-tryokhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-dvukhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-dvukhstoronnyaya-model-bokovaya-storona-zakryta-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-epi-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-epi/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-bokovaya-storona-zakryta-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/leol200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-design-luna-1150-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-550-dv-daymond-gazovaya--luna-550-dv-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-rd-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-1150-dh-daymond-gazovaya--luna-1150-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dv-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-1300-dc-daymond-gazovaya--luna-1300-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-rd-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1900-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-r-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-6f/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-8g/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9g/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11g/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-9e/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-11e/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11t/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-11-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-w-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-w-12/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F977"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F977" sqref="F977"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -9368,105 +9368,105 @@
         <v>31</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
         <v>34950</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>44900</v>
+        <v>543342</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>543342</v>
+        <v>44900</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>33150</v>
+        <v>577238</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>10</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>577238</v>
+        <v>33150</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>11</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>560730</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
@@ -9476,69 +9476,69 @@
         <v>49</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>35650</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>13</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>577238</v>
+        <v>54990</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>14</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>54990</v>
+        <v>577238</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>15</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>36575</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>16</v>
       </c>
       <c r="B25" s="10" t="s">
@@ -9602,105 +9602,105 @@
         <v>70</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>59100</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>20</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>45738</v>
+        <v>30760</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>21</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>30760</v>
+        <v>45738</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>22</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>48857</v>
+        <v>52400</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>23</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>52400</v>
+        <v>48857</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>24</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
         <v>69391</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>25</v>
       </c>
       <c r="B34" s="10" t="s">
@@ -10052,69 +10052,69 @@
         <v>145</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
         <v>45996</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>45</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>52567</v>
+        <v>61850</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>46</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>61850</v>
+        <v>52567</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>47</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
         <v>62400</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>48</v>
       </c>
       <c r="B57" s="10" t="s">
@@ -10178,69 +10178,69 @@
         <v>166</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
         <v>65709</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>52</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>66350</v>
+        <v>74470</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>53</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>74470</v>
+        <v>66350</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>54</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
         <v>77390</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>55</v>
       </c>
       <c r="B64" s="10" t="s">
@@ -10268,69 +10268,69 @@
         <v>181</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>79581</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>57</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>60990</v>
+        <v>79581</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>58</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>79581</v>
+        <v>60990</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>59</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
         <v>85787</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>60</v>
       </c>
       <c r="B69" s="10" t="s">
@@ -10340,69 +10340,69 @@
         <v>193</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>46250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>61</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>88566</v>
+        <v>91992</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>62</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>91992</v>
+        <v>88566</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>63</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
         <v>91992</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>64</v>
       </c>
       <c r="B73" s="10" t="s">
@@ -10520,105 +10520,105 @@
         <v>223</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
         <v>116451</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>71</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>118276</v>
+        <v>67450</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>72</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>67450</v>
+        <v>118276</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>73</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>133389</v>
+        <v>65990</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>74</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>65990</v>
+        <v>133389</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>75</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>72990</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>76</v>
       </c>
       <c r="B85" s="10" t="s">
@@ -10772,69 +10772,69 @@
         <v>265</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>266</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
         <v>121220</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>85</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>269</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>95418</v>
+        <v>134900</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>86</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>134900</v>
+        <v>95418</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>87</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
         <v>142500</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>88</v>
       </c>
       <c r="B97" s="10" t="s">
@@ -10988,105 +10988,105 @@
         <v>301</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
         <v>51093</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>97</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>195510</v>
+        <v>92768</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>98</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>92768</v>
+        <v>195510</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>99</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>196270</v>
+        <v>51480</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>100</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>314</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>51480</v>
+        <v>196270</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>101</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
         <v>197980</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>102</v>
       </c>
       <c r="B111" s="10" t="s">
@@ -11132,105 +11132,105 @@
         <v>325</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>326</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
         <v>207100</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>105</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>215080</v>
+        <v>110224</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>106</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>110224</v>
+        <v>215080</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>107</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>224390</v>
+        <v>103452</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>108</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
-        <v>103452</v>
+        <v>224390</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>109</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
         <v>103562</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>110</v>
       </c>
       <c r="B119" s="10" t="s">
@@ -11240,141 +11240,141 @@
         <v>343</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
         <v>229140</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>111</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
-        <v>92000</v>
+        <v>229330</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>112</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>348</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="14">
-        <v>229330</v>
+        <v>92000</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>113</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
-        <v>104772</v>
+        <v>233320</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>114</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>354</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>356</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>233320</v>
+        <v>104772</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>115</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>72990</v>
+        <v>240350</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>116</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>360</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>240350</v>
+        <v>72990</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>117</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
         <v>107524</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>118</v>
       </c>
       <c r="B127" s="10" t="s">
@@ -11698,79 +11698,79 @@
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>136</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>420</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>422</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>311410</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>137</v>
       </c>
       <c r="B146" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="C146" s="7" t="s">
         <v>423</v>
       </c>
-      <c r="C146" s="7" t="s">
+      <c r="D146" s="6" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>324520</v>
+        <v>60340</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>138</v>
       </c>
       <c r="B147" s="10" t="s">
-        <v>399</v>
+        <v>425</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>60340</v>
+        <v>324520</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>139</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
         <v>330410</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>140</v>
       </c>
       <c r="B149" s="10" t="s">
@@ -11816,69 +11816,69 @@
         <v>438</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
         <v>348270</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>143</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>126616</v>
+        <v>353590</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>144</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>353590</v>
+        <v>126616</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>145</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
         <v>123702</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>146</v>
       </c>
       <c r="B155" s="10" t="s">
@@ -12158,105 +12158,105 @@
         <v>495</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
         <v>436810</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>162</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
-        <v>81900</v>
+        <v>440800</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>163</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
-        <v>440800</v>
+        <v>81900</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>164</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>447260</v>
+        <v>143474</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>165</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
-        <v>143474</v>
+        <v>447260</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>166</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
         <v>133167</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>167</v>
       </c>
       <c r="B176" s="10" t="s">
@@ -12338,141 +12338,141 @@
         <v>525</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>526</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>467590</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>172</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>529</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
-        <v>80750</v>
+        <v>472340</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>173</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>532</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
-        <v>472340</v>
+        <v>80750</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>174</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>535</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
-        <v>485640</v>
+        <v>72692</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>175</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
-        <v>72692</v>
+        <v>485640</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>176</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>541</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
-        <v>517180</v>
+        <v>77150</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>177</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>544</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
-        <v>77150</v>
+        <v>517180</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>178</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>130672</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>179</v>
       </c>
       <c r="B188" s="10" t="s">
@@ -12536,105 +12536,105 @@
         <v>558</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>543210</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>183</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>560</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>562</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
-        <v>155444</v>
+        <v>570000</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>184</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
-        <v>570000</v>
+        <v>155444</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>185</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>568</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
-        <v>574180</v>
+        <v>155444</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>186</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>569</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
-        <v>155444</v>
+        <v>574180</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>187</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>574</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>166382</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>188</v>
       </c>
       <c r="B197" s="10" t="s">
@@ -13458,159 +13458,159 @@
         <v>710</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>711</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
         <v>399498</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>234</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>712</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>714</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
-        <v>188304</v>
+        <v>218898</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>235</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>715</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>717</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
-        <v>218898</v>
+        <v>188304</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>236</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>718</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>720</v>
       </c>
       <c r="E245" s="6"/>
       <c r="F245" s="14">
-        <v>262701</v>
+        <v>213132</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>237</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>721</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>723</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
-        <v>213132</v>
+        <v>262701</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>238</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>726</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
         <v>110650</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>239</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>727</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>729</v>
       </c>
       <c r="E248" s="6"/>
       <c r="F248" s="14">
-        <v>209474</v>
+        <v>98750</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>240</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>730</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>732</v>
       </c>
       <c r="E249" s="6"/>
       <c r="F249" s="14">
-        <v>98750</v>
+        <v>209474</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>241</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>733</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>735</v>
       </c>
       <c r="E250" s="6"/>
       <c r="F250" s="14">
         <v>181878</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>242</v>
       </c>
       <c r="B251" s="10" t="s">
@@ -13718,79 +13718,79 @@
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>248</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>754</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>756</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
         <v>197670</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>249</v>
       </c>
       <c r="B258" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="C258" s="7" t="s">
         <v>757</v>
       </c>
-      <c r="C258" s="7" t="s">
+      <c r="D258" s="6" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>266166</v>
+        <v>117150</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>250</v>
       </c>
       <c r="B259" s="10" t="s">
-        <v>491</v>
+        <v>759</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>761</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
-        <v>117150</v>
+        <v>266166</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>251</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>762</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>764</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
         <v>201328</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>252</v>
       </c>
       <c r="B261" s="10" t="s">
@@ -13908,105 +13908,105 @@
         <v>784</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>785</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
         <v>239134</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>259</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>786</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>788</v>
       </c>
       <c r="E268" s="6"/>
       <c r="F268" s="14">
-        <v>239134</v>
+        <v>200410</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>260</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>789</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>791</v>
       </c>
       <c r="E269" s="6"/>
       <c r="F269" s="14">
-        <v>200410</v>
+        <v>239134</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>261</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>792</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>794</v>
       </c>
       <c r="E270" s="6"/>
       <c r="F270" s="14">
-        <v>221278</v>
+        <v>200410</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>262</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>795</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>797</v>
       </c>
       <c r="E271" s="6"/>
       <c r="F271" s="14">
-        <v>200410</v>
+        <v>221278</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>263</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>798</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>800</v>
       </c>
       <c r="E272" s="6"/>
       <c r="F272" s="14">
         <v>221278</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>264</v>
       </c>
       <c r="B273" s="10" t="s">
@@ -14412,69 +14412,69 @@
         <v>868</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>869</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
         <v>260846</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>287</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>870</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>872</v>
       </c>
       <c r="E296" s="6"/>
       <c r="F296" s="14">
-        <v>191990</v>
+        <v>213630</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>288</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>873</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>875</v>
       </c>
       <c r="E297" s="6"/>
       <c r="F297" s="14">
-        <v>213630</v>
+        <v>191990</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>289</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>876</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>878</v>
       </c>
       <c r="E298" s="6"/>
       <c r="F298" s="14">
         <v>213630</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>290</v>
       </c>
       <c r="B299" s="10" t="s">
@@ -14520,69 +14520,69 @@
         <v>886</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>887</v>
       </c>
       <c r="E301" s="6"/>
       <c r="F301" s="14">
         <v>272316</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>293</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>888</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>890</v>
       </c>
       <c r="E302" s="6"/>
       <c r="F302" s="14">
-        <v>112912</v>
+        <v>233414</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>294</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>891</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>893</v>
       </c>
       <c r="E303" s="6"/>
       <c r="F303" s="14">
-        <v>233414</v>
+        <v>112912</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>295</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>894</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>896</v>
       </c>
       <c r="E304" s="6"/>
       <c r="F304" s="14">
         <v>271414</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>296</v>
       </c>
       <c r="B305" s="10" t="s">
@@ -14736,69 +14736,69 @@
         <v>920</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>921</v>
       </c>
       <c r="E313" s="6"/>
       <c r="F313" s="14">
         <v>267164</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>305</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>922</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="E314" s="6"/>
       <c r="F314" s="14">
-        <v>218992</v>
+        <v>209875</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>306</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>925</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>926</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
-        <v>209875</v>
+        <v>218992</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>307</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>928</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>930</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
         <v>282014</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>308</v>
       </c>
       <c r="B317" s="10" t="s">
@@ -14884,105 +14884,105 @@
       <c r="D321" s="6" t="s">
         <v>945</v>
       </c>
       <c r="E321" s="6">
         <v>0</v>
       </c>
       <c r="F321" s="14">
         <v>189371</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>313</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>946</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>948</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="14">
-        <v>287152</v>
+        <v>191990</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>314</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>949</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>951</v>
       </c>
       <c r="E323" s="6"/>
       <c r="F323" s="14">
-        <v>191990</v>
+        <v>287152</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>315</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>952</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>954</v>
       </c>
       <c r="E324" s="6"/>
       <c r="F324" s="14">
-        <v>191990</v>
+        <v>287152</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>316</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>955</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>957</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="14">
-        <v>287152</v>
+        <v>191990</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>317</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>958</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>960</v>
       </c>
       <c r="E326" s="6"/>
       <c r="F326" s="14">
         <v>287152</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>318</v>
       </c>
       <c r="B327" s="10" t="s">
@@ -15262,69 +15262,69 @@
         <v>1007</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
         <v>298916</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>334</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
-        <v>143500</v>
+        <v>315900</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>335</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>1012</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
-        <v>315900</v>
+        <v>143500</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>336</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
         <v>291602</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>337</v>
       </c>
       <c r="B346" s="10" t="s">
@@ -15352,69 +15352,69 @@
         <v>1022</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
         <v>298750</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>339</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>1024</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
-        <v>274478</v>
+        <v>125054</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>340</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>1027</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
-        <v>125054</v>
+        <v>274478</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>341</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>1030</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>273314</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>342</v>
       </c>
       <c r="B351" s="10" t="s">
@@ -15946,105 +15946,105 @@
         <v>1121</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="14">
         <v>349144</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>372</v>
       </c>
       <c r="B381" s="10" t="s">
         <v>1123</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="E381" s="6"/>
       <c r="F381" s="14">
-        <v>351392</v>
+        <v>253347</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>373</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="E382" s="6"/>
       <c r="F382" s="14">
-        <v>253347</v>
+        <v>351392</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>374</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>1129</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E383" s="6"/>
       <c r="F383" s="14">
-        <v>351392</v>
+        <v>134500</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>375</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="E384" s="6"/>
       <c r="F384" s="14">
-        <v>134500</v>
+        <v>351392</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>376</v>
       </c>
       <c r="B385" s="10" t="s">
         <v>1135</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1136</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="E385" s="6"/>
       <c r="F385" s="14">
         <v>351392</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>377</v>
       </c>
       <c r="B386" s="10" t="s">
@@ -16342,141 +16342,141 @@
         <v>1187</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="E402" s="6"/>
       <c r="F402" s="14">
         <v>262701</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>394</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>1189</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1190</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
-        <v>310554</v>
+        <v>262701</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>395</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>1192</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
-        <v>262701</v>
+        <v>310554</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>396</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>1195</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
-        <v>311220</v>
+        <v>227990</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>397</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>1198</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="E406" s="6"/>
       <c r="F406" s="14">
-        <v>227990</v>
+        <v>311220</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>398</v>
       </c>
       <c r="B407" s="10" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C407" s="7" t="s">
         <v>1201</v>
       </c>
-      <c r="C407" s="7" t="s">
+      <c r="D407" s="6" t="s">
         <v>1202</v>
-      </c>
-[...1 lines deleted...]
-        <v>1203</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="14">
-        <v>227990</v>
+        <v>328510</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>399</v>
       </c>
       <c r="B408" s="10" t="s">
-        <v>1033</v>
+        <v>1203</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
-        <v>328510</v>
+        <v>227990</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>400</v>
       </c>
       <c r="B409" s="10" t="s">
         <v>1206</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
         <v>328510</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>401</v>
       </c>
       <c r="B410" s="10" t="s">
@@ -16774,105 +16774,105 @@
         <v>1258</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
         <v>381906</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>418</v>
       </c>
       <c r="B427" s="10" t="s">
         <v>1260</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>1262</v>
       </c>
       <c r="E427" s="6"/>
       <c r="F427" s="14">
-        <v>381906</v>
+        <v>145933</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>419</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>1263</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="E428" s="6"/>
       <c r="F428" s="14">
-        <v>145933</v>
+        <v>381906</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>420</v>
       </c>
       <c r="B429" s="10" t="s">
         <v>1266</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>1268</v>
       </c>
       <c r="E429" s="6"/>
       <c r="F429" s="14">
-        <v>381906</v>
+        <v>145981</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>421</v>
       </c>
       <c r="B430" s="10" t="s">
         <v>1269</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="E430" s="6"/>
       <c r="F430" s="14">
-        <v>145981</v>
+        <v>381906</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>422</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>1272</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>1274</v>
       </c>
       <c r="E431" s="6"/>
       <c r="F431" s="14">
         <v>386564</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>423</v>
       </c>
       <c r="B432" s="10" t="s">
@@ -17116,141 +17116,141 @@
         <v>1314</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="E445" s="6"/>
       <c r="F445" s="14">
         <v>253990</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>437</v>
       </c>
       <c r="B446" s="10" t="s">
         <v>1316</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1317</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1318</v>
       </c>
       <c r="E446" s="6"/>
       <c r="F446" s="14">
-        <v>401018</v>
+        <v>227990</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>438</v>
       </c>
       <c r="B447" s="10" t="s">
         <v>1319</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="E447" s="6"/>
       <c r="F447" s="14">
-        <v>227990</v>
+        <v>401018</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>439</v>
       </c>
       <c r="B448" s="10" t="s">
         <v>1322</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1323</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>1324</v>
       </c>
       <c r="E448" s="6"/>
       <c r="F448" s="14">
-        <v>401018</v>
+        <v>227990</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>440</v>
       </c>
       <c r="B449" s="10" t="s">
         <v>1325</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1326</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1327</v>
       </c>
       <c r="E449" s="6"/>
       <c r="F449" s="14">
-        <v>227990</v>
+        <v>401018</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>441</v>
       </c>
       <c r="B450" s="10" t="s">
         <v>1328</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1329</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1330</v>
       </c>
       <c r="E450" s="6"/>
       <c r="F450" s="14">
-        <v>237990</v>
+        <v>347628</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>442</v>
       </c>
       <c r="B451" s="10" t="s">
         <v>1331</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1332</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="E451" s="6"/>
       <c r="F451" s="14">
-        <v>347628</v>
+        <v>237990</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>443</v>
       </c>
       <c r="B452" s="10" t="s">
         <v>1334</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1335</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="E452" s="6"/>
       <c r="F452" s="14">
         <v>347628</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>444</v>
       </c>
       <c r="B453" s="10" t="s">
@@ -17394,115 +17394,115 @@
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
         <v>452</v>
       </c>
       <c r="B461" s="10" t="s">
         <v>1361</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1362</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1363</v>
       </c>
       <c r="E461" s="6"/>
       <c r="F461" s="14">
         <v>369572</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
         <v>453</v>
       </c>
       <c r="B462" s="10" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C462" s="7" t="s">
         <v>1364</v>
       </c>
-      <c r="C462" s="7" t="s">
+      <c r="D462" s="6" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
       <c r="E462" s="6"/>
       <c r="F462" s="14">
-        <v>155700</v>
+        <v>369572</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
         <v>454</v>
       </c>
       <c r="B463" s="10" t="s">
-        <v>1310</v>
+        <v>1366</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1367</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="E463" s="6"/>
       <c r="F463" s="14">
-        <v>369572</v>
+        <v>155700</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>455</v>
       </c>
       <c r="B464" s="10" t="s">
         <v>1369</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="E464" s="6"/>
       <c r="F464" s="14">
-        <v>295718</v>
+        <v>420130</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>456</v>
       </c>
       <c r="B465" s="10" t="s">
         <v>1372</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="E465" s="6"/>
       <c r="F465" s="14">
-        <v>420130</v>
+        <v>295718</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>457</v>
       </c>
       <c r="B466" s="10" t="s">
         <v>1375</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="E466" s="6"/>
       <c r="F466" s="14">
         <v>378116</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>458</v>
       </c>
       <c r="B467" s="10" t="s">
@@ -18016,69 +18016,69 @@
         <v>1462</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1463</v>
       </c>
       <c r="E495" s="6"/>
       <c r="F495" s="14">
         <v>346140</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>487</v>
       </c>
       <c r="B496" s="10" t="s">
         <v>1464</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="E496" s="6"/>
       <c r="F496" s="14">
-        <v>163819</v>
+        <v>408974</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>488</v>
       </c>
       <c r="B497" s="10" t="s">
         <v>1467</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>1469</v>
       </c>
       <c r="E497" s="6"/>
       <c r="F497" s="14">
-        <v>408974</v>
+        <v>163819</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>489</v>
       </c>
       <c r="B498" s="10" t="s">
         <v>1470</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="E498" s="6"/>
       <c r="F498" s="14">
         <v>408974</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>490</v>
       </c>
       <c r="B499" s="10" t="s">
@@ -18214,69 +18214,69 @@
         <v>1495</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1496</v>
       </c>
       <c r="E506" s="6"/>
       <c r="F506" s="14">
         <v>488866</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>498</v>
       </c>
       <c r="B507" s="10" t="s">
         <v>1497</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="E507" s="6"/>
       <c r="F507" s="14">
-        <v>241000</v>
+        <v>488866</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>499</v>
       </c>
       <c r="B508" s="10" t="s">
         <v>1500</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>1502</v>
       </c>
       <c r="E508" s="6"/>
       <c r="F508" s="14">
-        <v>488866</v>
+        <v>241000</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>500</v>
       </c>
       <c r="B509" s="10" t="s">
         <v>1503</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="E509" s="6"/>
       <c r="F509" s="14">
         <v>267300</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>501</v>
       </c>
       <c r="B510" s="10" t="s">
@@ -18286,69 +18286,69 @@
         <v>1507</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>1508</v>
       </c>
       <c r="E510" s="6"/>
       <c r="F510" s="14">
         <v>488866</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>502</v>
       </c>
       <c r="B511" s="10" t="s">
         <v>1509</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>1511</v>
       </c>
       <c r="E511" s="6"/>
       <c r="F511" s="14">
-        <v>488866</v>
+        <v>241040</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>503</v>
       </c>
       <c r="B512" s="10" t="s">
         <v>1512</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="E512" s="6"/>
       <c r="F512" s="14">
-        <v>241040</v>
+        <v>488866</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>504</v>
       </c>
       <c r="B513" s="10" t="s">
         <v>1515</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D513" s="6" t="s">
         <v>1517</v>
       </c>
       <c r="E513" s="6"/>
       <c r="F513" s="14">
         <v>167761</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>505</v>
       </c>
       <c r="B514" s="10" t="s">
@@ -18852,51 +18852,51 @@
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>533</v>
       </c>
       <c r="B542" s="10" t="s">
         <v>1600</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1601</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="E542" s="6"/>
       <c r="F542" s="14">
         <v>580570</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>534</v>
       </c>
       <c r="B543" s="10" t="s">
-        <v>1500</v>
+        <v>1497</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>1604</v>
       </c>
       <c r="E543" s="6"/>
       <c r="F543" s="14">
         <v>581694</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
         <v>535</v>
       </c>
       <c r="B544" s="10" t="s">
         <v>1605</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>1607</v>
       </c>
@@ -19258,69 +19258,69 @@
         <v>1666</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>1667</v>
       </c>
       <c r="E564" s="6"/>
       <c r="F564" s="14">
         <v>298080</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
         <v>556</v>
       </c>
       <c r="B565" s="10" t="s">
         <v>1668</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>1670</v>
       </c>
       <c r="E565" s="6"/>
       <c r="F565" s="14">
-        <v>183530</v>
+        <v>291640</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
         <v>557</v>
       </c>
       <c r="B566" s="10" t="s">
         <v>1671</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>1673</v>
       </c>
       <c r="E566" s="6"/>
       <c r="F566" s="14">
-        <v>291640</v>
+        <v>183530</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
         <v>558</v>
       </c>
       <c r="B567" s="10" t="s">
         <v>1674</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="E567" s="6"/>
       <c r="F567" s="14">
         <v>291640</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
         <v>559</v>
       </c>
       <c r="B568" s="10" t="s">
@@ -19366,69 +19366,69 @@
         <v>1684</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>1685</v>
       </c>
       <c r="E570" s="6"/>
       <c r="F570" s="14">
         <v>310040</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
         <v>562</v>
       </c>
       <c r="B571" s="10" t="s">
         <v>1686</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>1688</v>
       </c>
       <c r="E571" s="6"/>
       <c r="F571" s="14">
-        <v>185063</v>
+        <v>310040</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
         <v>563</v>
       </c>
       <c r="B572" s="10" t="s">
         <v>1689</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>1691</v>
       </c>
       <c r="E572" s="6"/>
       <c r="F572" s="14">
-        <v>310040</v>
+        <v>185063</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
         <v>564</v>
       </c>
       <c r="B573" s="10" t="s">
         <v>1692</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>1694</v>
       </c>
       <c r="E573" s="6"/>
       <c r="F573" s="14">
         <v>310040</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
         <v>565</v>
       </c>
       <c r="B574" s="10" t="s">
@@ -19456,105 +19456,105 @@
         <v>1699</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="E575" s="6"/>
       <c r="F575" s="14">
         <v>310040</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
         <v>567</v>
       </c>
       <c r="B576" s="10" t="s">
         <v>1701</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>1703</v>
       </c>
       <c r="E576" s="6"/>
       <c r="F576" s="14">
-        <v>186523</v>
+        <v>303600</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
         <v>568</v>
       </c>
       <c r="B577" s="10" t="s">
         <v>1704</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>1706</v>
       </c>
       <c r="E577" s="6"/>
       <c r="F577" s="14">
-        <v>303600</v>
+        <v>186523</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
         <v>569</v>
       </c>
       <c r="B578" s="10" t="s">
         <v>1707</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>1709</v>
       </c>
       <c r="E578" s="6"/>
       <c r="F578" s="14">
-        <v>187300</v>
+        <v>303600</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
         <v>570</v>
       </c>
       <c r="B579" s="10" t="s">
         <v>1710</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>1712</v>
       </c>
       <c r="E579" s="6"/>
       <c r="F579" s="14">
-        <v>303600</v>
+        <v>187300</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
         <v>571</v>
       </c>
       <c r="B580" s="10" t="s">
         <v>1713</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1714</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>1715</v>
       </c>
       <c r="E580" s="6"/>
       <c r="F580" s="14">
         <v>303600</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
         <v>572</v>
       </c>
       <c r="B581" s="10" t="s">
@@ -19564,123 +19564,123 @@
         <v>1717</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>1718</v>
       </c>
       <c r="E581" s="6"/>
       <c r="F581" s="14">
         <v>316480</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
         <v>573</v>
       </c>
       <c r="B582" s="10" t="s">
         <v>1719</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1720</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>1721</v>
       </c>
       <c r="E582" s="6"/>
       <c r="F582" s="14">
-        <v>322000</v>
+        <v>329990</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
         <v>574</v>
       </c>
       <c r="B583" s="10" t="s">
         <v>1722</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>1724</v>
       </c>
       <c r="E583" s="6"/>
       <c r="F583" s="14">
-        <v>329990</v>
+        <v>322000</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
         <v>575</v>
       </c>
       <c r="B584" s="10" t="s">
         <v>1725</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1726</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>1727</v>
       </c>
       <c r="E584" s="6"/>
       <c r="F584" s="14">
         <v>322000</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
         <v>576</v>
       </c>
       <c r="B585" s="10" t="s">
         <v>1728</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>1730</v>
       </c>
       <c r="E585" s="6"/>
       <c r="F585" s="14">
-        <v>190222</v>
+        <v>303600</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
         <v>577</v>
       </c>
       <c r="B586" s="10" t="s">
         <v>1731</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>1733</v>
       </c>
       <c r="E586" s="6"/>
       <c r="F586" s="14">
-        <v>303600</v>
+        <v>190222</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
         <v>578</v>
       </c>
       <c r="B587" s="10" t="s">
         <v>1734</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>1736</v>
       </c>
       <c r="E587" s="6"/>
       <c r="F587" s="14">
         <v>318400</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
         <v>579</v>
       </c>
       <c r="B588" s="10" t="s">
@@ -19924,69 +19924,69 @@
         <v>1776</v>
       </c>
       <c r="D601" s="6" t="s">
         <v>1777</v>
       </c>
       <c r="E601" s="6"/>
       <c r="F601" s="14">
         <v>330040</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
         <v>593</v>
       </c>
       <c r="B602" s="10" t="s">
         <v>1778</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>1780</v>
       </c>
       <c r="E602" s="6"/>
       <c r="F602" s="14">
-        <v>194335</v>
+        <v>329000</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="4">
         <v>594</v>
       </c>
       <c r="B603" s="10" t="s">
         <v>1781</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>1783</v>
       </c>
       <c r="E603" s="6"/>
       <c r="F603" s="14">
-        <v>329000</v>
+        <v>194335</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4">
         <v>595</v>
       </c>
       <c r="B604" s="10" t="s">
         <v>1784</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1785</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>1786</v>
       </c>
       <c r="E604" s="6"/>
       <c r="F604" s="14">
         <v>329000</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4">
         <v>596</v>
       </c>
       <c r="B605" s="10" t="s">
@@ -20086,69 +20086,69 @@
         <v>1803</v>
       </c>
       <c r="D610" s="6" t="s">
         <v>1804</v>
       </c>
       <c r="E610" s="6"/>
       <c r="F610" s="14">
         <v>335800</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="4">
         <v>602</v>
       </c>
       <c r="B611" s="10" t="s">
         <v>1805</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1806</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>1807</v>
       </c>
       <c r="E611" s="6"/>
       <c r="F611" s="14">
-        <v>360640</v>
+        <v>196800</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
         <v>603</v>
       </c>
       <c r="B612" s="10" t="s">
         <v>1808</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1809</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>1810</v>
       </c>
       <c r="E612" s="6"/>
       <c r="F612" s="14">
-        <v>196800</v>
+        <v>360640</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="4">
         <v>604</v>
       </c>
       <c r="B613" s="10" t="s">
         <v>1811</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1812</v>
       </c>
       <c r="D613" s="6" t="s">
         <v>1813</v>
       </c>
       <c r="E613" s="6"/>
       <c r="F613" s="14">
         <v>348440</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="4">
         <v>605</v>
       </c>
       <c r="B614" s="10" t="s">
@@ -21976,69 +21976,69 @@
         <v>2117</v>
       </c>
       <c r="D715" s="6" t="s">
         <v>2118</v>
       </c>
       <c r="E715" s="6"/>
       <c r="F715" s="14">
         <v>492840</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="4">
         <v>707</v>
       </c>
       <c r="B716" s="10" t="s">
         <v>2119</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>2120</v>
       </c>
       <c r="D716" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="E716" s="6"/>
       <c r="F716" s="14">
-        <v>500000</v>
+        <v>233904</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="4">
         <v>708</v>
       </c>
       <c r="B717" s="10" t="s">
         <v>2122</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>2123</v>
       </c>
       <c r="D717" s="6" t="s">
         <v>2124</v>
       </c>
       <c r="E717" s="6"/>
       <c r="F717" s="14">
-        <v>233904</v>
+        <v>500000</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="4">
         <v>709</v>
       </c>
       <c r="B718" s="10" t="s">
         <v>2125</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>2126</v>
       </c>
       <c r="D718" s="6" t="s">
         <v>2127</v>
       </c>
       <c r="E718" s="6"/>
       <c r="F718" s="14">
         <v>506000</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="4">
         <v>710</v>
       </c>
       <c r="B719" s="10" t="s">
@@ -22074,79 +22074,79 @@
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="4">
         <v>712</v>
       </c>
       <c r="B721" s="10" t="s">
         <v>2134</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>2135</v>
       </c>
       <c r="D721" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="E721" s="6"/>
       <c r="F721" s="14">
         <v>504000</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="4">
         <v>713</v>
       </c>
       <c r="B722" s="10" t="s">
-        <v>1811</v>
+        <v>2137</v>
       </c>
       <c r="C722" s="7" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="D722" s="6" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="E722" s="6"/>
       <c r="F722" s="14">
-        <v>493000</v>
+        <v>239081</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="4">
         <v>714</v>
       </c>
       <c r="B723" s="10" t="s">
-        <v>2139</v>
+        <v>1811</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>2140</v>
       </c>
       <c r="D723" s="6" t="s">
         <v>2141</v>
       </c>
       <c r="E723" s="6"/>
       <c r="F723" s="14">
-        <v>239081</v>
+        <v>493000</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
         <v>715</v>
       </c>
       <c r="B724" s="10" t="s">
         <v>2142</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>2143</v>
       </c>
       <c r="D724" s="6" t="s">
         <v>2144</v>
       </c>
       <c r="E724" s="6"/>
       <c r="F724" s="14">
         <v>451446</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
         <v>716</v>
       </c>
       <c r="B725" s="10" t="s">
@@ -22156,69 +22156,69 @@
         <v>2146</v>
       </c>
       <c r="D725" s="6" t="s">
         <v>2147</v>
       </c>
       <c r="E725" s="6"/>
       <c r="F725" s="14">
         <v>512000</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="4">
         <v>717</v>
       </c>
       <c r="B726" s="10" t="s">
         <v>2148</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>2149</v>
       </c>
       <c r="D726" s="6" t="s">
         <v>2150</v>
       </c>
       <c r="E726" s="6"/>
       <c r="F726" s="14">
-        <v>451446</v>
+        <v>512000</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="4">
         <v>718</v>
       </c>
       <c r="B727" s="10" t="s">
         <v>2151</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>2152</v>
       </c>
       <c r="D727" s="6" t="s">
         <v>2153</v>
       </c>
       <c r="E727" s="6"/>
       <c r="F727" s="14">
-        <v>512000</v>
+        <v>451446</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="4">
         <v>719</v>
       </c>
       <c r="B728" s="10" t="s">
         <v>2154</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>2155</v>
       </c>
       <c r="D728" s="6" t="s">
         <v>2156</v>
       </c>
       <c r="E728" s="6"/>
       <c r="F728" s="14">
         <v>518000</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="4">
         <v>720</v>
       </c>
       <c r="B729" s="10" t="s">
@@ -22462,69 +22462,69 @@
         <v>2196</v>
       </c>
       <c r="D742" s="6" t="s">
         <v>2197</v>
       </c>
       <c r="E742" s="6"/>
       <c r="F742" s="14">
         <v>556000</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="4">
         <v>734</v>
       </c>
       <c r="B743" s="10" t="s">
         <v>2198</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>2199</v>
       </c>
       <c r="D743" s="6" t="s">
         <v>2200</v>
       </c>
       <c r="E743" s="6"/>
       <c r="F743" s="14">
-        <v>248850</v>
+        <v>555000</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="4">
         <v>735</v>
       </c>
       <c r="B744" s="10" t="s">
         <v>2201</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="D744" s="6" t="s">
         <v>2203</v>
       </c>
       <c r="E744" s="6"/>
       <c r="F744" s="14">
-        <v>555000</v>
+        <v>248850</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="4">
         <v>736</v>
       </c>
       <c r="B745" s="10" t="s">
         <v>2204</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>2205</v>
       </c>
       <c r="D745" s="6" t="s">
         <v>2206</v>
       </c>
       <c r="E745" s="6"/>
       <c r="F745" s="14">
         <v>536000</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="4">
         <v>737</v>
       </c>
       <c r="B746" s="10" t="s">
@@ -22678,69 +22678,69 @@
         <v>2232</v>
       </c>
       <c r="D754" s="6" t="s">
         <v>2233</v>
       </c>
       <c r="E754" s="6"/>
       <c r="F754" s="14">
         <v>626000</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="4">
         <v>746</v>
       </c>
       <c r="B755" s="10" t="s">
         <v>2234</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>2235</v>
       </c>
       <c r="D755" s="6" t="s">
         <v>2236</v>
       </c>
       <c r="E755" s="6"/>
       <c r="F755" s="14">
-        <v>254800</v>
+        <v>595000</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="4">
         <v>747</v>
       </c>
       <c r="B756" s="10" t="s">
         <v>2237</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>2238</v>
       </c>
       <c r="D756" s="6" t="s">
         <v>2239</v>
       </c>
       <c r="E756" s="6"/>
       <c r="F756" s="14">
-        <v>595000</v>
+        <v>254800</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="4">
         <v>748</v>
       </c>
       <c r="B757" s="10" t="s">
         <v>2240</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>2241</v>
       </c>
       <c r="D757" s="6" t="s">
         <v>2242</v>
       </c>
       <c r="E757" s="6"/>
       <c r="F757" s="14">
         <v>601000</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="4">
         <v>749</v>
       </c>
       <c r="B758" s="10" t="s">
@@ -22948,69 +22948,69 @@
         <v>2277</v>
       </c>
       <c r="D769" s="6" t="s">
         <v>2278</v>
       </c>
       <c r="E769" s="6"/>
       <c r="F769" s="14">
         <v>632000</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="4">
         <v>761</v>
       </c>
       <c r="B770" s="10" t="s">
         <v>2279</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>2280</v>
       </c>
       <c r="D770" s="6" t="s">
         <v>2281</v>
       </c>
       <c r="E770" s="6"/>
       <c r="F770" s="14">
-        <v>643000</v>
+        <v>261872</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="4">
         <v>762</v>
       </c>
       <c r="B771" s="10" t="s">
         <v>2282</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>2283</v>
       </c>
       <c r="D771" s="6" t="s">
         <v>2284</v>
       </c>
       <c r="E771" s="6"/>
       <c r="F771" s="14">
-        <v>261872</v>
+        <v>643000</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="4">
         <v>763</v>
       </c>
       <c r="B772" s="10" t="s">
         <v>2285</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>2286</v>
       </c>
       <c r="D772" s="6" t="s">
         <v>2287</v>
       </c>
       <c r="E772" s="6"/>
       <c r="F772" s="14">
         <v>598000</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="4">
         <v>764</v>
       </c>
       <c r="B773" s="10" t="s">
@@ -23290,69 +23290,69 @@
         <v>2334</v>
       </c>
       <c r="D788" s="6" t="s">
         <v>2335</v>
       </c>
       <c r="E788" s="6"/>
       <c r="F788" s="14">
         <v>323020</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="4">
         <v>780</v>
       </c>
       <c r="B789" s="10" t="s">
         <v>2336</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>2337</v>
       </c>
       <c r="D789" s="6" t="s">
         <v>2338</v>
       </c>
       <c r="E789" s="6"/>
       <c r="F789" s="14">
-        <v>334192</v>
+        <v>451446</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="4">
         <v>781</v>
       </c>
       <c r="B790" s="10" t="s">
         <v>2339</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>2340</v>
       </c>
       <c r="D790" s="6" t="s">
         <v>2341</v>
       </c>
       <c r="E790" s="6"/>
       <c r="F790" s="14">
-        <v>451446</v>
+        <v>334192</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" s="4">
         <v>782</v>
       </c>
       <c r="B791" s="10" t="s">
         <v>2342</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>2343</v>
       </c>
       <c r="D791" s="6" t="s">
         <v>2344</v>
       </c>
       <c r="E791" s="6"/>
       <c r="F791" s="14">
         <v>524082</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="4">
         <v>783</v>
       </c>
       <c r="B792" s="10" t="s">
@@ -23674,69 +23674,69 @@
         <v>2397</v>
       </c>
       <c r="D809" s="6" t="s">
         <v>2398</v>
       </c>
       <c r="E809" s="6"/>
       <c r="F809" s="14">
         <v>402490</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" s="4">
         <v>801</v>
       </c>
       <c r="B810" s="10" t="s">
         <v>2399</v>
       </c>
       <c r="C810" s="7" t="s">
         <v>2400</v>
       </c>
       <c r="D810" s="6" t="s">
         <v>2401</v>
       </c>
       <c r="E810" s="6"/>
       <c r="F810" s="14">
-        <v>404501</v>
+        <v>537289</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" s="4">
         <v>802</v>
       </c>
       <c r="B811" s="10" t="s">
         <v>2402</v>
       </c>
       <c r="C811" s="7" t="s">
         <v>2403</v>
       </c>
       <c r="D811" s="6" t="s">
         <v>2404</v>
       </c>
       <c r="E811" s="6"/>
       <c r="F811" s="14">
-        <v>537289</v>
+        <v>404501</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" s="4">
         <v>803</v>
       </c>
       <c r="B812" s="10" t="s">
         <v>2405</v>
       </c>
       <c r="C812" s="7" t="s">
         <v>2406</v>
       </c>
       <c r="D812" s="6" t="s">
         <v>2407</v>
       </c>
       <c r="E812" s="6"/>
       <c r="F812" s="14">
         <v>424908</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" s="4">
         <v>804</v>
       </c>
       <c r="B813" s="10" t="s">