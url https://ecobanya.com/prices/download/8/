--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -113,203 +113,203 @@
   <si>
     <t>Топка каминная MCZ Airsystem F80</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-airsystem-f80/</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>Топка каминная MCZ Forma 75 DX/SX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75-dxsx/</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ЭЛЬБА 609</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-609/</t>
   </si>
   <si>
+    <t>3647</t>
+  </si>
+  <si>
+    <t>Топка каминная METAFIRE ЭЛЬБА 700ш</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700sh/</t>
+  </si>
+  <si>
     <t>3686</t>
   </si>
   <si>
     <t>Топка каминная MCZ Forma B 95</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-b-95/</t>
   </si>
   <si>
-    <t>3647</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700sh/</t>
+    <t>3624</t>
+  </si>
+  <si>
+    <t>Топка каминная Мета Ardenfire Промо 700</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700/</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>Топка каминная MCZ Forma 95 DX/SX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95-dxsx/</t>
   </si>
   <si>
-    <t>3624</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700/</t>
+    <t>3625</t>
+  </si>
+  <si>
+    <t>Топка каминная Мета Ardenfire Промо 700ш</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700sh/</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>Топка каминная MCZ Forma 115</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-115/</t>
   </si>
   <si>
-    <t>3625</t>
-[...7 lines deleted...]
-  <si>
     <t>2975</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 700-200</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-700-200/</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>Топка каминная MCZ Forma T95</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-mcz-forma-t95/</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>Топка каминная NORDflam CORNO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam/</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 700-150</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-700-150/</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>Топка каминная NORDflam ATINA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-atina/</t>
   </si>
   <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>Топка каминная KAW-MET W9</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w9/</t>
+  </si>
+  <si>
     <t>6504</t>
   </si>
   <si>
     <t>Топка каминная NORDflam FOBOS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-fobos/</t>
   </si>
   <si>
-    <t>2805</t>
-[...7 lines deleted...]
-  <si>
     <t>5575</t>
   </si>
   <si>
     <t>Топка Diffusion А1.2 / A1R1</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-a12-optsiya---shiber--a1r1/</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>Топка каминная NORDflam ARONA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-arona/</t>
   </si>
   <si>
+    <t>6505</t>
+  </si>
+  <si>
+    <t>Топка каминная NORDflam GORDA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-gorda/</t>
+  </si>
+  <si>
     <t>3649</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ЭЛЬБА 700п</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700p/</t>
   </si>
   <si>
-    <t>6505</t>
-[...7 lines deleted...]
-  <si>
     <t>6509</t>
   </si>
   <si>
     <t>Топка каминная NORDflam REMUS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-remus/</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>Топка каминная Kratki ERYK/PW/10 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-erykpw10-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>Топка каминная NORDflam ALBA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-alba/</t>
@@ -374,68 +374,68 @@
   <si>
     <t>Топка каминная NORDflam LA BRAISE 700</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-700/</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 700P</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/toka-kaminnaya-alfa-700p/</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>Топка каминная NORDflam TORRES</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-torres/</t>
   </si>
   <si>
+    <t>6508</t>
+  </si>
+  <si>
+    <t>Топка каминная NORDflam LA BRAISE CDP</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-cdp/</t>
+  </si>
+  <si>
     <t>2824</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET P10</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-p10/</t>
   </si>
   <si>
-    <t>6508</t>
-[...7 lines deleted...]
-  <si>
     <t>3623</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Аврора 600</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-avrora-600/</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>Топка каминная NORDflam LA BRAISE 710 LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-710-lux/</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>Топка каминная NORDflam ALBA 3 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-3-stekla/</t>
@@ -455,239 +455,239 @@
   <si>
     <t>Топка каминная NORDflam ALBA PANORAMA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-panorama/</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET P3</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-p3/</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>Топка каминная ABX Preston</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-preston/</t>
   </si>
   <si>
+    <t>4235</t>
+  </si>
+  <si>
+    <t>Топка каминная ABX YORK K</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-abx-york-k/</t>
+  </si>
+  <si>
     <t>3653</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ОПТИМА АКВА 701ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-optima-akva-701sh/</t>
   </si>
   <si>
-    <t>4235</t>
-[...7 lines deleted...]
-  <si>
     <t>3648</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE ЭЛЬБА 800ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800sh/</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>Топка каминная ABX YORK K (6.9 КВТ В ВОДУ, 3.6 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-york-k-69-kvt-v-vodu-36-kvt-v-vozdukh/</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>Топка каминная ABX GLASGOW</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-glasgow/</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE Рейнджер 609</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-reyndzher-609/</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>Топка каминная ABX YORK L</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-york-l/</t>
   </si>
   <si>
+    <t>3651</t>
+  </si>
+  <si>
+    <t>Топка каминная METAFIRE ЭЛЬБА АКВА 700ш</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-700sh/</t>
+  </si>
+  <si>
     <t>4239</t>
   </si>
   <si>
     <t>Топка каминная ABX OXFORD</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-oxford/</t>
   </si>
   <si>
-    <t>3651</t>
-[...7 lines deleted...]
-  <si>
     <t>4240</t>
   </si>
   <si>
     <t>Топка каминная ABX DERBY 6/57</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657/</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 800</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/toka-kaminnaya-alfa-800/</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>Топка каминная ABX CARDIFF L (УГЛОВОЕ СТЕКЛО СЛЕВА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-l-uglovoye-styeklo-slyeva/</t>
   </si>
   <si>
+    <t>2981</t>
+  </si>
+  <si>
+    <t>Топка каминная АЛЬФА 700К</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-alfa-700k/</t>
+  </si>
+  <si>
     <t>4242</t>
   </si>
   <si>
     <t>Топка каминная ABX CARDIFF P (УГЛОВОЕ СТЕКЛО СПРАВА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-p-uglovoye-styeklo-sprava/</t>
   </si>
   <si>
-    <t>2981</t>
-[...7 lines deleted...]
-  <si>
     <t>4243</t>
   </si>
   <si>
     <t>Топка каминная ABX OXFORD 7 (7 КВТ В ВОДУ, 8 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-oxford-7-7-kvt-v-vodu-8-kvt-v-vozdukh/</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>Топка каминная Мета Ardenfire Селеник 700мш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-selenik-700msh/</t>
   </si>
   <si>
+    <t>3897</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki JAS</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-jas/</t>
+  </si>
+  <si>
     <t>4244</t>
   </si>
   <si>
     <t>Топка каминная ABX DERBY 6/57 PANORAMA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama/</t>
   </si>
   <si>
-    <t>3897</t>
-[...7 lines deleted...]
-  <si>
     <t>4245</t>
   </si>
   <si>
     <t>Топка каминная ABX DERBY 6/57 PRISMA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma/</t>
   </si>
   <si>
+    <t>4246</t>
+  </si>
+  <si>
+    <t>Топка каминная ABX OXFORD 10 (10 КВТ В ВОДУ, 4 КВТ В ВОЗДУХ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-abx-oxford-10-10-kvt-v-vodu-4-kvt-v-vozdukh/</t>
+  </si>
+  <si>
     <t>3898</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/150</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antek150/</t>
   </si>
   <si>
-    <t>4246</t>
-[...7 lines deleted...]
-  <si>
     <t>3899</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/180</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antek180/</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>Топка каминная ABX DEVON ECO (10 КВТ В ВОДУ, 10 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-devon-eco-10-kvt-v-vodu-10-kvt-v-vozdukh/</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>Топка каминная ABX LONDON ПРАВАЯ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-topka-london-pravaya/</t>
@@ -707,68 +707,68 @@
   <si>
     <t>Топка каминная ABX IBERIA K(6,9КВТ В ВОДУ) - ВСТАВКА КОМБО</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-iberia-k69kvt-v-vodu---vstavka-kombo/</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE Викинг</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-viking/</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>Топка каминная ABX DERBY 6/57 (6.5 КВТ В ВОДУ, 3.5 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-65-kvt-v-vodu-35-kvt-v-vozdukh/</t>
   </si>
   <si>
+    <t>4251</t>
+  </si>
+  <si>
+    <t>Топка каминная ABX HELVETIA KP (БЕЛЫЙ ЦОКОЛЬ, ВСТАВКА КОМБО) 6,9КВТ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kp-byelyy-tsokol-vstavka-kombo-69kvt/</t>
+  </si>
+  <si>
     <t>2982</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 700КВ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-700kv/</t>
   </si>
   <si>
-    <t>4251</t>
-[...7 lines deleted...]
-  <si>
     <t>2983</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 800В</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-800v/</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>Топка каминная ABX DERBY 6/57 PANORAMA (6.5 КВТ В ВОДУ, 3.5 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama-65-kvt-v-vodu-35-kvt-v-vozdukh/</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE Рона 714ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-rona-714sh/</t>
@@ -779,68 +779,68 @@
   <si>
     <t>Топка каминная ABX DERBY 6/57 PRISMA (6.5 КВТ В ВОДУ, 3.5 КВТ В ВОЗДУХ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma-65-kvt-v-vodu-35-kvt-v-vozdukh/</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>Топка каминная ABX HELVETIA KP(КАФЕЛЬНЫЙ ЦОКОЛЬ, ВСТАВКА КОМБО) 6,9КВТ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kpkafyelnyy-tsokol-vstavka-kombo-69kvt/</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>Топка каминная ABX BRITANIA K(6,9КВТ В ВОДУ), КАФЕЛЬНЫЙ ЦОКОЛЬ - ВСТАВКА КОМБО</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-abx-britania-k69kvt-v-vodu-kafyelnyy-tsokol---vstavka-kombo/</t>
   </si>
   <si>
+    <t>5594</t>
+  </si>
+  <si>
+    <t>Топка Godin Defi</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-defi/</t>
+  </si>
+  <si>
     <t>3901</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-anteklux/</t>
   </si>
   <si>
-    <t>5594</t>
-[...7 lines deleted...]
-  <si>
     <t>3626</t>
   </si>
   <si>
     <t>Топка каминная Мета Ardenfire Аксиома 700ш</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-aksioma-700sh/</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>Топка Godin Defi с шибером</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-defi-s-shiberom/</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>Топка Godin Defi (2V)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-defi-2v/</t>
@@ -923,158 +923,158 @@
   <si>
     <t>Топка Каминная KAW-MET W4</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4/</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>Топка Godin 660112</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-660112/</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>Топка Diffusion В1/0.2 с шибером</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v102-s-shiberom/</t>
   </si>
   <si>
+    <t>5642</t>
+  </si>
+  <si>
+    <t>Топка Godin 696 (2V) 2 стекла</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-696-2v-2-stekla/</t>
+  </si>
+  <si>
     <t>3900</t>
   </si>
   <si>
     <t>Топка каминная Kratki ERYK/700</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-eryk700/</t>
   </si>
   <si>
-    <t>5642</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-godin-696-2v-2-stekla/</t>
+    <t>5596</t>
+  </si>
+  <si>
+    <t>Топка Godin 695</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-695/</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>Топка Diffusion В7.2 1V с шибером</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v72-1v-s-shiberom/</t>
   </si>
   <si>
-    <t>5596</t>
-[...7 lines deleted...]
-  <si>
     <t>5600</t>
   </si>
   <si>
     <t>Топка Godin 838</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-838/</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Камилла 700</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700/</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>Топка Godin Superchauff (SUP) (3V)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-superchauff-sup-3v/</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>Топка Godin 696 (3V) 3 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-696-3v-3-stekla/</t>
   </si>
   <si>
+    <t>5643</t>
+  </si>
+  <si>
+    <t>Топка Godin 695 (2V) 2 стекла</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-695-2v-2-stekla/</t>
+  </si>
+  <si>
     <t>3903</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-maja/</t>
   </si>
   <si>
-    <t>5643</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-godin-695-2v-2-stekla/</t>
+    <t>5655</t>
+  </si>
+  <si>
+    <t>Топка Godin 757-2V без подъемного механизма</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-757-2v/</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET W1</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1/</t>
   </si>
   <si>
-    <t>5655</t>
-[...7 lines deleted...]
-  <si>
     <t>2814</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET W17</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17/</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>Топка Godin 801, чугунный фасад</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-801-chugunnyy-fasad/</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>Топка Godin 695 ТХ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-695-tkh/</t>
@@ -1103,68 +1103,68 @@
   <si>
     <t xml:space="preserve">Топка каминная KAW-MET W11 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11/</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>Топка Godin 698</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-698/</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>Топка каминная АЛЬФА 800КВ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-alfa-800kv/</t>
   </si>
   <si>
+    <t>5628</t>
+  </si>
+  <si>
+    <t>Топка Godin Superchauff TX (SUP TX)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx/</t>
+  </si>
+  <si>
     <t>2796</t>
   </si>
   <si>
     <t>Топка Каминная KAW-MET W3</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3/</t>
   </si>
   <si>
-    <t>5628</t>
-[...7 lines deleted...]
-  <si>
     <t>3635</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Промо 715л</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo715l/</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>Топка Godin Superchauff TX (SUP TX) (2V)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-2v/</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majalux/</t>
@@ -1211,68 +1211,68 @@
   <si>
     <t>Топка Godin Superchauff TX (SUP TX) (3V)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-3v/</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>Топка каминная Kratki ERYK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-eryk/</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>Топка Godin Prixmatic (825)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-prixmatic-825/</t>
   </si>
   <si>
+    <t>5615</t>
+  </si>
+  <si>
+    <t>Топка Godin 758</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-758/</t>
+  </si>
+  <si>
     <t>5579</t>
   </si>
   <si>
     <t>Топка Diffusion В7.2 2V с шибером</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-v72-2v-s-shiberom/</t>
   </si>
   <si>
-    <t>5615</t>
-[...7 lines deleted...]
-  <si>
     <t>3902</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/DECO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekdeco/</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>Топка Godin Arcade SR (826 SR)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-arcade-sr-826-sr/</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>Топка Godin 757</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-757/</t>
@@ -1334,68 +1334,68 @@
   <si>
     <t>Топка Каминная KAW-MET W4 Dual (трехсторонняя)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w4-dual-trekhstoronnyaya/</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>Топка Godin 851</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-851/</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>Топка Godin 831</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-831/</t>
   </si>
   <si>
+    <t>3907</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ZUZIA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia/</t>
+  </si>
+  <si>
     <t>5611</t>
   </si>
   <si>
     <t>Топка Godin VERTIGO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-vertigo/</t>
   </si>
   <si>
-    <t>3907</t>
-[...7 lines deleted...]
-  <si>
     <t>2797</t>
   </si>
   <si>
     <t>Топка Каминная KAW-MET W3 pb/lb (право- или левосторонняя)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-pblb-pravo--ili-levostoronnyaya/</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>Топка Godin Arcade (826)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-arcade-826/</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>Топка каминная METAFIRE Командор 2</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-metafire-komandor-2/</t>
@@ -1505,275 +1505,275 @@
   <si>
     <t>Топка Godin 925</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-925/</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Панорама 700</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700/</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>Топка Godin Contour</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-contour/</t>
   </si>
   <si>
+    <t>3642</t>
+  </si>
+  <si>
+    <t>Топка каминная ARDENFIRE Призма 700</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700/</t>
+  </si>
+  <si>
     <t>5605</t>
   </si>
   <si>
     <t>Топка Godin 935</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-935/</t>
   </si>
   <si>
-    <t>3642</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700/</t>
+    <t>5620</t>
+  </si>
+  <si>
+    <t>Топка Godin 120</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-120/</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/700</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia700/</t>
   </si>
   <si>
-    <t>5620</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-godin-120/</t>
+    <t>5612</t>
+  </si>
+  <si>
+    <t>Топка Godin Vertigo сферический фасад</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-vertigo-sfericheskiy-fasad/</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>Топка Каминная KAW-MET W3 Dual (трехсторонняя)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-dual-trekhstoronnyaya/</t>
   </si>
   <si>
-    <t>5612</t>
-[...7 lines deleted...]
-  <si>
     <t>3918</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/GLASS двойное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekglass-dvoynoe-steklo/</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>Топка Godin 758 DF</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-758-df/</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>Топка каминная Kratki ERYK/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-eryklux/</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>Топка Godin 70-2V 2 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-70-2v-2-stekla/</t>
   </si>
   <si>
+    <t>3630</t>
+  </si>
+  <si>
+    <t>Топка каминная ARDENFIRE Камилла 800</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800/</t>
+  </si>
+  <si>
     <t>5654</t>
   </si>
   <si>
     <t>Топка Godin 695 CH mecanique</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-695-ch-mecanique/</t>
   </si>
   <si>
-    <t>3630</t>
-[...7 lines deleted...]
-  <si>
     <t>5580</t>
   </si>
   <si>
     <t>Топка Diffusion С6</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-s6/</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>Топка Godin 101 (2V) 2 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-101-2v-2-stekla/</t>
   </si>
   <si>
+    <t>5632</t>
+  </si>
+  <si>
+    <t>Топка Godin 695 CH electronique</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-695-ch-electronique/</t>
+  </si>
+  <si>
     <t>3639</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Фламбокс 800</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-flamboks-800/</t>
   </si>
   <si>
-    <t>5632</t>
-[...7 lines deleted...]
-  <si>
     <t>3914</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekr-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>Топка Godin 856</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-856/</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialux/</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>Топка Godin 1005</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-1005/</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>Топка Godin 851 HR</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin/</t>
   </si>
   <si>
+    <t>3916</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki MAJA/L стекло слева</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majal-steklo-sleva/</t>
+  </si>
+  <si>
     <t>5652</t>
   </si>
   <si>
     <t>Топка Godin 895, 3 стекла</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-895-3-stekla/</t>
   </si>
   <si>
-    <t>3916</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majal-steklo-sleva/</t>
+    <t>5618</t>
+  </si>
+  <si>
+    <t>Топка Godin 859</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-godin-859/</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/P стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majap-steklo-sprava/</t>
   </si>
   <si>
-    <t>5618</t>
-[...7 lines deleted...]
-  <si>
     <t>3915</t>
   </si>
   <si>
     <t>Топка каминная Kratki WIKTOR/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorlux/</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>Топка Godin 851 CH mecanique</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-godin-851-ch-mecanique/</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>Топка каминная Kratki ERYK/DECO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-erykdeco/</t>
@@ -2150,200 +2150,200 @@
   <si>
     <t>Топка каминная Kratki ERYK/PR призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-erykpr-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/PW/8/W/DECO с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wdeco-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blanka/</t>
   </si>
   <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>Топка каминная KAW-MET W11CO (с водным контуром)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11co-s-vodnym-konturom/</t>
+  </si>
+  <si>
     <t>3956</t>
   </si>
   <si>
     <t>Топка каминная Kratki WIKTOR/GLASS двойное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorglass-dvoynoe-steklo/</t>
   </si>
   <si>
-    <t>2820</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11co-s-vodnym-konturom/</t>
+    <t>3777</t>
+  </si>
+  <si>
+    <t>Топка каминная La Nordica Insert 50 Crystal Wentylator</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-crystal-wentylator/</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/8</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia8/</t>
   </si>
   <si>
-    <t>3777</t>
-[...7 lines deleted...]
-  <si>
     <t>3637</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Камилла DF800</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-800/</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Вертикаль 840</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-vertikal-840/</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/LP стекло слева справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialp-steklo-sleva-sprava/</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziar-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PR призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapr-prizmaticheskoe-steklo/</t>
   </si>
   <si>
+    <t>2999</t>
+  </si>
+  <si>
+    <t>Топка каминная ВЕГА 800B</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-vyega-800b/</t>
+  </si>
+  <si>
     <t>4176</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/LUX</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-amelialux/</t>
   </si>
   <si>
-    <t>2999</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-vyega-800b/</t>
+    <t>5588</t>
+  </si>
+  <si>
+    <t>Топка Diffusion В3.2 с шибером</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-diffusion-v32-s-shiberom/</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PW/12/W/DECO с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12wdeco-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
-    <t>5588</t>
-[...7 lines deleted...]
-  <si>
     <t>3968</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PW/12 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>Топка каминная Kratki FELIX/DECO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixdeco/</t>
   </si>
   <si>
+    <t>3939</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki LUCY/12</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-lucy12/</t>
+  </si>
+  <si>
     <t>Топка каминная ARDENFIRE Панорама 700п</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700p/</t>
   </si>
   <si>
-    <t>3939</t>
-[...7 lines deleted...]
-  <si>
     <t>3966</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/P стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiap-steklo-sprava/</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/L стекло слева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwial-steklo-sleva/</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>Топка каминная Kratki WIKTOR/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorr-panoramnoe-steklo/</t>
@@ -2372,86 +2372,86 @@
   <si>
     <t>Топка каминная Kratki OLIWIA/DECO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiadeco/</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/10</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10/</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/R/PW/8 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekrpw8-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ANTEK/PR/PW/8 с водяным контуром призматическое стекло</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekprpw8-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
+  </si>
+  <si>
     <t>2808</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная KAW-MET W12 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w12/</t>
   </si>
   <si>
-    <t>4051</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekprpw8-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
+    <t>3964</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ZIBI/P/BS Г-образное стекло справа</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zibipbs-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>Топка каминная KAW-MET W7CO (с водным контуром)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kaw-met-w7co-s-vodnym-konturom/</t>
   </si>
   <si>
-    <t>3964</t>
-[...7 lines deleted...]
-  <si>
     <t>3965</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZIBI/L/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zibilbs-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA/670/570</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570/</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA/P/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blankapbs-g-obraznoe-steklo-sprava/</t>
@@ -2516,68 +2516,68 @@
   <si>
     <t>Топка каминная Kratki WIKTOR/PW/12 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorpw12-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Камилла 800п</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800p/</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY 12/SLIM</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-12slim/</t>
   </si>
   <si>
+    <t>3957</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ZUZIA/GLASS двойное стекло</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaglass-dvoynoe-steklo/</t>
+  </si>
+  <si>
     <t>5591</t>
   </si>
   <si>
     <t>Топка Diffusion В6.2 с шибером</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-v62-s-shiberom/</t>
   </si>
   <si>
-    <t>3957</t>
-[...7 lines deleted...]
-  <si>
     <t>3954</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/L/BS/DECO Г-образное стекло слева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsdeco-g-obraznoe-steklo-sleva/</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/P/BS/DECO Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapbsdeco-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/9</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia9/</t>
@@ -2624,68 +2624,68 @@
   <si>
     <t>Топка каминная Kratki OLIWIA/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiar-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PR призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapr-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY/14</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-lucy14/</t>
   </si>
   <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>Топка каминная ВЕГА 1000K</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1000k/</t>
+  </si>
+  <si>
     <t>3981</t>
   </si>
   <si>
     <t>Топка каминная Kratki FELIX/PR призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixpr-prizmaticheskoe-steklo/</t>
   </si>
   <si>
-    <t>3000</t>
-[...7 lines deleted...]
-  <si>
     <t>3982</t>
   </si>
   <si>
     <t>Топка каминная Kratki FELIX/R панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixr-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>Топка каминная Kratki FELIX/PW/14/W/DECO с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14wdeco-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>Топка каминная Kratki FELIX/PW/14 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14-s-vodyanym-konturom/</t>
@@ -2780,68 +2780,68 @@
   <si>
     <t>Топка Diffusion В16</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v16/</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>Топка каминная Kratki ANTEK/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekg-gilotina/</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA WIEZA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-maja-wieza/</t>
   </si>
   <si>
+    <t>4123</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki LUCY 14/SLIM</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-14slim/</t>
+  </si>
+  <si>
     <t>3778</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Focolare 70 Tondo</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-tondo/</t>
   </si>
   <si>
-    <t>4123</t>
-[...7 lines deleted...]
-  <si>
     <t>4147</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA/670/570/LP/BS Г-образное стекло слева справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lpbs-g-obraznoe-steklo-sleva-sprava/</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/GLASS двойное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaglass-dvoynoe-steklo/</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/12</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12/</t>
@@ -2852,86 +2852,86 @@
   <si>
     <t>Топка каминная La Nordica Insert 70 Wentylator Prismatico</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-prismatico/</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/T тунельная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziat-tunelnaya/</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Insert 70 Wentylator Tondo</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-tondo/</t>
   </si>
   <si>
+    <t>4139</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ZUZIA/PW/19 с водяным контуром</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19-s-vodyanym-konturom/</t>
+  </si>
+  <si>
     <t>3001</t>
   </si>
   <si>
     <t>Топка каминная ВЕГА 1000M</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1000m/</t>
   </si>
   <si>
-    <t>4139</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19-s-vodyanym-konturom/</t>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>Топка каминная ВЕГА 1000KB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1000kb/</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PW/BL/12/W/Z с водяным контуром стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12wz-s-vodyanym-konturom-steklo-sleva-zmeevik/</t>
   </si>
   <si>
-    <t>3002</t>
-[...7 lines deleted...]
-  <si>
     <t>4154</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PW/BP/12/W/Z с водяным контуром стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12wz-s-vodyanym-konturom-steklo-sprava-zmeevik/</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY/15</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-maja-lucy15/</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/L/BS/DECO Г-образное стекло слева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsdeco-g-obraznoe-steklo-sleva/</t>
@@ -3041,113 +3041,113 @@
   <si>
     <t>Топка каминная Kratki MBZ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbz/</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Камилла 900п</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-900p/</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/14</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14/</t>
   </si>
   <si>
+    <t>3641</t>
+  </si>
+  <si>
+    <t>Топка каминная ARDENFIRE Панорама 800п</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-800p/</t>
+  </si>
+  <si>
     <t>4167</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/17 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17/</t>
   </si>
   <si>
-    <t>3641</t>
-[...7 lines deleted...]
-  <si>
     <t>3951</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZIBI/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zibig-gilotina/</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>Топка каминная Kratki WIKTOR/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorg-gilotina/</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/LT туннельная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialt-tunnelnaya/</t>
   </si>
   <si>
+    <t>4141</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ZUZIA/PT туннельная стекло справа</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapt-tunnelnaya-steklo-sprava/</t>
+  </si>
+  <si>
     <t>4257</t>
   </si>
   <si>
     <t>Топка каминная Nordpeis N-20F (ЧЕРНЫЙ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20f-chyernyy/</t>
   </si>
   <si>
-    <t>4141</t>
-[...7 lines deleted...]
-  <si>
     <t>4151</t>
   </si>
   <si>
     <t>Топка каминная Kratki FRANEK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-franek/</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PR/PW/12 с водяным контуром призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majaprpw12-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/R/PW/12 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majarpw12-s-vodyanym-konturom-panoramnoe-steklo/</t>
@@ -3230,68 +3230,68 @@
   <si>
     <t>Топка каминная ARDENFIRE Камилла 1100п</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-1100p/</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBN/L/BS Г-образное стекло слева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbnlbs-g-obraznoe-steklo-sleva/</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBN/P/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbnpbs-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
+    <t>3003</t>
+  </si>
+  <si>
+    <t>Топка каминная ВЕГА 1000MB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1000mb/</t>
+  </si>
+  <si>
     <t>4146</t>
   </si>
   <si>
     <t>Топка каминная Kratki BLANKA/910</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-blanka910/</t>
   </si>
   <si>
-    <t>3003</t>
-[...7 lines deleted...]
-  <si>
     <t>4133</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/PW/10/W с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadiapw10w-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>Топка каминная ARDENFIRE Призма 850п</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-850p/</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/22 с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22-s-vodyanym-konturom/</t>
@@ -3383,86 +3383,86 @@
   <si>
     <t xml:space="preserve">Топка каминная Kratki ZUZIA/PR/PW/19 с водяным контуром призматическое стекло </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw19-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>Топка каминная Brisach 78 LC1</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-brisach-78-lc1/</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/R/PW/19 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw19-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
+    <t>4142</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki OLIWIA/PW/22/W/DECO с водяным контуром змеевик</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22wdeco-s-vodyanym-konturom-zmeevik/</t>
+  </si>
+  <si>
     <t>3782</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Insert 70 Crystal Angolo</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-crystal-angolo/</t>
   </si>
   <si>
-    <t>4142</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22wdeco-s-vodyanym-konturom-zmeevik/</t>
+    <t>4156</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki AQUARIO/M/12/W с водяным контуром</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom12w-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>Топка каминная WARMHAUS FLAT 67/57 H</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-warmhaus-flat-6757-h/</t>
   </si>
   <si>
-    <t>4156</t>
-[...7 lines deleted...]
-  <si>
     <t>4166</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/PW/24/W/DECO с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24wdeco-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziag-gilotina/</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/L/BS/G Г-образное стекло слева гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsg-g-obraznoe-steklo-sleva-gilotina/</t>
@@ -3581,101 +3581,101 @@
   <si>
     <t>Топка Diffusion В15</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v15/</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PR/PW/15 призматическое стекло с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw15-prizmaticheskoe-steklo-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>Топка каминная La Nordica 70 Crystal Wentylator</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-70-crystal-wentylator/</t>
   </si>
   <si>
+    <t>4066</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki MILA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mila/</t>
+  </si>
+  <si>
     <t>3784</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Insert 50 Verticale Crystal Wentylator</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-verticale-crystal-wentylator/</t>
   </si>
   <si>
-    <t>4066</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mila/</t>
+    <t>4171</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki OLIWIA/T туннельное стекло</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiat-tunnelnoe-steklo/</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>Топка каминная ДЕЛЬТА 800R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800r/</t>
   </si>
   <si>
-    <t>4171</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiat-tunnelnoe-steklo/</t>
+    <t>2987</t>
+  </si>
+  <si>
+    <t>Топка каминная ДЕЛЬТА 800L</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnaya-topka-dyelta-800l/</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/L/BS Г-образное стекло слева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva/</t>
   </si>
   <si>
-    <t>2987</t>
-[...7 lines deleted...]
-  <si>
     <t>4163</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/P/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbs-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/L/BS Г-образное стекло слева гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva-gilotina/</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/P/BS Г-образное стекло справа гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-topka-ameliapbs-g-obraznoe-steklo-s/</t>
@@ -3794,86 +3794,86 @@
   <si>
     <t>Топка каминная Kratki MAJA/PW/BP/12/BS/W/DECO с водяным контуром Г-образное стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY 14/T туннельная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-14t-tunnelnaya/</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PW/BP/19/W/Z с водяным контуром  стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19wz-s-vodyanym-konturom-steklo-sprava-zmeevik/</t>
   </si>
   <si>
+    <t>4107</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ZUZIA/PW/BL/19/W/Z с водяным контуром стекло слева змеевик</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19wz-s-vodyanym-konturom-steklo-sleva-zmeevik/</t>
+  </si>
+  <si>
     <t>4260</t>
   </si>
   <si>
     <t>Топка каминная Nordpeis N-21 (ЧЁРНАЯ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-21-chyornaya/</t>
   </si>
   <si>
-    <t>4107</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19wz-s-vodyanym-konturom-steklo-sleva-zmeevik/</t>
+    <t>4108</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki ZUZIA/T/PW/19/W/Z с водяным контуром туннельная змеевик</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziatpw19wz-s-vodyanym-konturom-tunnelnaya-zmeevik/</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>Топка Diffusion В4</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-diffusion-v4/</t>
   </si>
   <si>
-    <t>4108</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">4064 </t>
   </si>
   <si>
     <t>Топка каминная Kratki LUCY/PW/20/W с водяным контуром змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw20w-s-vodyanym-konturom-zmeevik/</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBO/L/BS/G Г-образное стекло слева гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbsg/</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBO/P/BS/G Г-образное стекло справа гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbopbsg/</t>
@@ -3962,104 +3962,104 @@
   <si>
     <t>Топка каминная Kratki ANTEK/PW/8/W/G с водяным контуром гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wg-s-vodyanym-konturom-gilotina/</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>Топка каминная Kratki MAJA/PW/12 с водяным контуром гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom-gilotina/</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>Топка каминная ДЕЛЬТА 800</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/toka-kaminnaya-dyelta-800/</t>
   </si>
   <si>
+    <t>4116</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki OLIWIA/R/PW/17 с водяным контуром панорамное стекло</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw17-s-vodyanym-konturom-panoramnoe-steklo/</t>
+  </si>
+  <si>
     <t>2989</t>
   </si>
   <si>
     <t>Топка каминная ДЕЛЬТА 800LB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800lb/</t>
   </si>
   <si>
-    <t>4116</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw17-s-vodyanym-konturom-panoramnoe-steklo/</t>
+    <t>4117</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki OLIWIA/PR/PW/17 с водяным контуром призматическое стекло</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw17-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>Топка каминная ДЕЛЬТА 800RB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800rb/</t>
   </si>
   <si>
-    <t>4117</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw17-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
+    <t>3004</t>
+  </si>
+  <si>
+    <t>Топка каминная ВЕГА 1200</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1200/</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/LT</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialt/</t>
   </si>
   <si>
-    <t>3004</t>
-[...7 lines deleted...]
-  <si>
     <t>4073</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PT</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapt/</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>Топка каминная Kratki AQUARIO/Z/10/W с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz10w-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PW/BL/15/W/Z с водяным контуром г-образное стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-g-obraznoe-steklo-sle/</t>
@@ -4121,68 +4121,68 @@
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBA/P/BS Г-образное стекло справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbs-g-obraznoe-steklo-sprava/</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBZ/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbzg-gilotina/</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>Топка каминная WARMHAUS FLAT 75/63 H</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-7563-h/</t>
   </si>
   <si>
+    <t>3786</t>
+  </si>
+  <si>
+    <t>Топка каминная La Nordica Insert 100 Crystal Wentylator</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-100-crystal-wentylator/</t>
+  </si>
+  <si>
     <t>4190</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PR/PW/22 с водяным контуром призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw22-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
-    <t>3786</t>
-[...7 lines deleted...]
-  <si>
     <t>4191</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/R/PW/22 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw22-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 4545</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnaya-topka-schmid-lina-4545/</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>Топка каминная Kratki ZUZIA/PW/BL/15/BS/W/DECO с водяным контуром г-образное стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/</t>
@@ -4247,65 +4247,65 @@
   <si>
     <t>Топка каминная Kratki OLIWIA/LPT туннельное стекло слева справа</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialpt-tunnelnoe-steklo-sleva-sprava/</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>Топка каминная Kratki NADIA/14/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14g-gilotina/</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>Топка каминная Kratki AQUARIO/O/12/W с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioo12w-s-vodyanym-konturom/</t>
   </si>
   <si>
+    <t>2991</t>
+  </si>
+  <si>
+    <t>Топка каминная ДЕЛЬТА 800B</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-800b/</t>
+  </si>
+  <si>
     <t>Топка каминная Kratki AMELIA/PR/PW/24 с водяным контуром призматическое стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaprpw24-s-vodyanym-konturom-prizmaticheskoe-steklo/</t>
   </si>
   <si>
-    <t>2991</t>
-[...7 lines deleted...]
-  <si>
     <t>4192</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/R/PW/24 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw24-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>Топка каминная ДЕЛЬТА 1000К</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-1000k/</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>Топка каминная ВЕГА 1200B</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-vyega-1200b/</t>
@@ -4406,68 +4406,68 @@
   <si>
     <t>Топка каминная Kratki AMELIA/PW/24/G с водяным контуром гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24g-s-vodyanym-konturom-gilotina/</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/R/PW/30 с водяным контуром панорамное стекло</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw30-s-vodyanym-konturom-panoramnoe-steklo/</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>Топка каминная Kratki MILA/G гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-milag-gilotina/</t>
   </si>
   <si>
+    <t>4261</t>
+  </si>
+  <si>
+    <t>Топка каминная Nordpeis X-20F</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-20f/</t>
+  </si>
+  <si>
     <t>4179</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBM/L/BS/G Г-образное стекло слева гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbsg-g-obraznoe-steklo-sleva-gilotina/</t>
   </si>
   <si>
-    <t>4261</t>
-[...7 lines deleted...]
-  <si>
     <t>4180</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBM/P/BS/G Г-образное стекло справа гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbsg-g-obraznoe-steklo-sprava-gilotina/</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>Топка каминная Kratki AMELIA/PW/30/G с водяным контуром гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30g-s-vodyanym-konturom-gish/</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/BL/17/BS/W  с водяным контуром г-образное стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/</t>
@@ -4505,104 +4505,104 @@
   <si>
     <t>Топка каминная Kratki AQUARIO/A/14/W с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa14w-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/BL/17/BS/W/DECO с водяным контуром г-образное стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/BP/17/BS/W/DECO с водяным контуром г-образное стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/</t>
   </si>
   <si>
+    <t>5931</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Lina 4551</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551/</t>
+  </si>
+  <si>
     <t>4219</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/BL/22/BS/W с водяным контуром г-образное стекло слева змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/</t>
   </si>
   <si>
-    <t>5931</t>
-[...7 lines deleted...]
-  <si>
     <t>5934</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina GT 4551</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551/</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/PW/BP/22/W с водяным контуром г-образное стекло справа змеевик</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22w-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/</t>
   </si>
   <si>
+    <t>4221</t>
+  </si>
+  <si>
+    <t>Топка каминная Kratki MILA/PW/24 с водяным контуром</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24-s-vodyanym-konturom/</t>
+  </si>
+  <si>
     <t>5943</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 5545</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545/</t>
   </si>
   <si>
-    <t>4221</t>
-[...7 lines deleted...]
-  <si>
     <t>4262</t>
   </si>
   <si>
     <t>Топка каминная Nordpeis X-25F</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-25f/</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>Топка каминная Kratki MBM/PW/10/G/W</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10gw/</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>Топка каминная Kratki OLIWIA/L/BS/G Г-образное стекло слева гильотина</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsg-g-obraznoe-steklo-sleva-gilotina/</t>
@@ -5018,248 +5018,248 @@
   <si>
     <t>Топка каминная Schmid Ekko 34(34)57</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-343457/</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko 45(45)57</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557/</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano 6745</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745/</t>
   </si>
   <si>
+    <t>4264</t>
+  </si>
+  <si>
+    <t>Топка каминная Nordpeis N-20T (ЧЕРНЫЙ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-chyernyy/</t>
+  </si>
+  <si>
     <t>5990</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko R 55(34)45</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445/</t>
   </si>
   <si>
-    <t>4264</t>
-[...7 lines deleted...]
-  <si>
     <t>5996</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko L 55(34)45</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445/</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 6757</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6557/</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 7351</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7351/</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano 5557</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-5557/</t>
   </si>
   <si>
+    <t>4265</t>
+  </si>
+  <si>
+    <t>Топка каминная Nordpeis N-23G (ТУННЕЛЬ, ЧЁРНАЯ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-23g-tunnyel-chyornaya/</t>
+  </si>
+  <si>
     <t>6002</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko L 67(45)45</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545/</t>
   </si>
   <si>
-    <t>4265</t>
-[...7 lines deleted...]
-  <si>
     <t>6005</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko R 67(45)45</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная Schmid Ronda 5545 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-ronda-5545/</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano 6751</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751/</t>
   </si>
   <si>
+    <t>4266</t>
+  </si>
+  <si>
+    <t>Топка каминная Nordpeis N-20U (ЧЕРНЫЙ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-chyernyy/</t>
+  </si>
+  <si>
     <t>5991</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko R 55(34)51</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451/</t>
   </si>
   <si>
-    <t>4266</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-chyernyy/</t>
+    <t>6149</t>
+  </si>
+  <si>
+    <t>Топка каминная WARMHAUS KANT 100/57 H (правая или левая сторона)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-warmhaus-kant-10057-h-pravaya-ili-levaya-storona/</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko L 55(34)51</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451/</t>
   </si>
   <si>
-    <t>6149</t>
-[...7 lines deleted...]
-  <si>
     <t>5959</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 7357</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357/</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda 6745</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745/</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>Топка каминная ДЕЛЬТА 1200B</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-dyelta-1200b/</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная Schmid Ekko L 67(45)51 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674551/</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko R 67(45)51</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551/</t>
   </si>
   <si>
+    <t>5583</t>
+  </si>
+  <si>
+    <t>Топка Diffusion В9</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-diffusion-v9/</t>
+  </si>
+  <si>
     <t>5936</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 4545h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4545h/</t>
   </si>
   <si>
-    <t>5583</t>
-[...7 lines deleted...]
-  <si>
     <t>5939</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina GT 4545h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4545h/</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda 5551</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-rond-555/</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano 6757</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757/</t>
@@ -5348,68 +5348,68 @@
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko R 67(45)57</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 4551</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551/</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 5545</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545/</t>
   </si>
   <si>
+    <t>4267</t>
+  </si>
+  <si>
+    <t>Топка каминная Nordpeis N-24 (ЧЁРНАЯ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-24-chyornaya/</t>
+  </si>
+  <si>
     <t>5960</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 7363</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363/</t>
   </si>
   <si>
-    <t>4267</t>
-[...7 lines deleted...]
-  <si>
     <t>6053</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda 6757</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757/</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 4557h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4557h/</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 5551h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551h/</t>
@@ -5879,68 +5879,68 @@
   <si>
     <t>Топка каминная Schmid Ekko R  67(45)51h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551h/</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina GT 4557h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4557h/</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 4580h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4580h/</t>
   </si>
   <si>
+    <t>2728</t>
+  </si>
+  <si>
+    <t>Топка каминная Brisach 89 LC1</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-brisach-89-lc1/</t>
+  </si>
+  <si>
     <t>6050</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda 5557h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5557h/</t>
   </si>
   <si>
-    <t>2728</t>
-[...7 lines deleted...]
-  <si>
     <t>6096</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda TV 6745</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-654/</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 4551h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551h/</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 7357</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7357/</t>
@@ -6371,155 +6371,155 @@
   <si>
     <t>Топка каминная Schmid Ekko R 84(34)51h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843451h/</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>Топка каминная Schmid Pano TV 6757h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757h/</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda TV 5551h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551h/</t>
   </si>
   <si>
+    <t>5973</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Lina 12045h</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12045h/</t>
+  </si>
+  <si>
     <t>2727</t>
   </si>
   <si>
     <t>Топка каминная Brisach 89 GC1</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-brisach-89-gc1/</t>
   </si>
   <si>
-    <t>5973</t>
-[...7 lines deleted...]
-  <si>
     <t>6020</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko L 100(45)45h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004545h/</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная Schmid Ekko R 100(45)45h </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004545h/</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 45(34)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453457h/</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda TV 6751h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751h/</t>
   </si>
   <si>
+    <t>Топка каминная Schmid Lina TV 5580h</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5580h/</t>
+  </si>
+  <si>
     <t>5675</t>
   </si>
   <si>
     <t>Топка M-Design Luna 1000 H Classic</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-luna-1000-h-classic/</t>
   </si>
   <si>
-    <t>Топка каминная Schmid Lina TV 5580h</t>
-[...4 lines deleted...]
-  <si>
     <t>3787</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Monoblocco Ghisa 750 Piano</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-ghisa-750-piano/</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko L 84(34)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l/</t>
   </si>
   <si>
+    <t>3788</t>
+  </si>
+  <si>
+    <t>Топка каминная La Nordica Focolare 80 Bifacciale Hybrid</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-80-bifacciale-hybrid/</t>
+  </si>
+  <si>
     <t>6019</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko R 84(34)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843457h/</t>
   </si>
   <si>
-    <t>3788</t>
-[...7 lines deleted...]
-  <si>
     <t>6070</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina W 6751</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751/</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda TV 5557h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5557/</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 12051h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12051h/</t>
@@ -6608,68 +6608,68 @@
   <si>
     <t>Топка каминная Schmid Lina W 7363</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363/</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 55(45)45h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554545h/</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ronda 6057h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6057h/</t>
   </si>
   <si>
+    <t>3799</t>
+  </si>
+  <si>
+    <t>Топка каминная Hajduk Volcano 2Ph/2Lh (570)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-2ph2lh-570/</t>
+  </si>
+  <si>
     <t>5978</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 15551h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-15551h/</t>
   </si>
   <si>
-    <t>3799</t>
-[...7 lines deleted...]
-  <si>
     <t>6131</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 8745h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8745h/</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 55(45)51h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554551h/</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 67(45)45h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545h/</t>
@@ -6716,68 +6716,68 @@
   <si>
     <t>Топка каминная Schmid Ekko U 67(45)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557h/</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko W L 67(45)51</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551/</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko W R 67(45)51</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551/</t>
   </si>
   <si>
+    <t>3800</t>
+  </si>
+  <si>
+    <t>Топка каминная Hajduk Volcano ATh (450)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-ath-450/</t>
+  </si>
+  <si>
     <t>6071</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina W 6751h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751h/</t>
   </si>
   <si>
-    <t>3800</t>
-[...7 lines deleted...]
-  <si>
     <t>6032</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 55(67)45h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556745h/</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina 12080h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12080h/</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 10045h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10045h/</t>
@@ -6851,68 +6851,68 @@
   <si>
     <t>Топка каминная Schmid Ekko U 55(67)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556757h/</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t xml:space="preserve">Топка каминная Schmid Lina TV 10057h </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10057h/</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko U 84(34)57h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843457h/</t>
   </si>
   <si>
+    <t>5977</t>
+  </si>
+  <si>
+    <t>Топка каминная Schmid Lina 12580h</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12580h/</t>
+  </si>
+  <si>
     <t>5684</t>
   </si>
   <si>
     <t>Топка M-Design Argento 750 H</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-750-h/</t>
   </si>
   <si>
-    <t>5977</t>
-[...7 lines deleted...]
-  <si>
     <t>6139</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 12045h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12045h/</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>Топка каминная Schmid Lina TV 12051h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12051h/</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>Топка каминная Schmid Ekko W L 67(45)51h</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551h/</t>
@@ -7022,68 +7022,68 @@
   <si>
     <t>Топка M-Design Luna 550 VS Gold+</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-luna-550-vs-gold/</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>Топка M-Design Luna 850 H (Gold+, Diamond, Diamond+)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-luna-850-h-gold-diamond-diamond/</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>Топка M-Design Argento 900 V</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-900-v/</t>
   </si>
   <si>
+    <t>5659</t>
+  </si>
+  <si>
+    <t>Топка M-Design Luna 550 V (Gold+, Diamond, Diamond+)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-m-design-luna-550-v-gold-diamond-diamond/</t>
+  </si>
+  <si>
     <t>3773</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Ghisa 750 Tondo</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-ghisa-750-tondo/</t>
   </si>
   <si>
-    <t>5659</t>
-[...7 lines deleted...]
-  <si>
     <t>3791</t>
   </si>
   <si>
     <t>Топка каминная La Nordica Monoblocco 750 Tondo Ironker</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-750-tondo-ironker/</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>Топка M-Design Argento 1050 H</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-1050-h/</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>Топка M-Design Argento 1200 H</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-1200-h/</t>
@@ -7211,66 +7211,66 @@
   <si>
     <t>Топка каминная La Nordica Focolare 100 Bifacciale Hybrid</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-100-bifacciale-hybrid/</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>Топка M-Design Argento 860 CR/CL</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-860-crcl/</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>Топка M-Design Luna 1150 V (Gold+, Diamond, Diamond+)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-luna-1150-v-gold-diamond-diamond/</t>
   </si>
   <si>
+    <t>5690</t>
+  </si>
+  <si>
+    <t>Топка M-Design Argento 1200 DH</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/topka-m-design-argento-1200-dh/</t>
+  </si>
+  <si>
     <t>3795</t>
   </si>
   <si>
     <t>Топка каминная La Nordica 1000 Piano Crystal</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-kaminnaya-la-nordica-1000-piano-crystal/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/topka-m-design-argento-1200-dh/</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>Топка M-Design Argento 1350 DH</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-1350-dh/</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>Топка M-Design Argento 860 DC</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/topka-m-design-argento-860-dc/</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>Топка M-Design Luna 800 DC Diamond</t>
   </si>
@@ -9111,51 +9111,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hergom-aranda-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-gril-hergom-asador-h-0480/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-airsystem-f80/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-609/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-b-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-t95/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-atina/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-fobos/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w9/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a12-optsiya---shiber--a1r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-arona/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-gorda/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-remus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykpw10-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-optima-701sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w6/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700t/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/6628/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700b-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-alfa-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-p10/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-cdp/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-avrora-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-710-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w13/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-p3/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-preston/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-optima-akva-701sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-k-69-kvt-v-vodu-36-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-glasgow/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-reyndzher-609/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-alfa-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-l-uglovoye-styeklo-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-p-uglovoye-styeklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700k/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford-7-7-kvt-v-vodu-8-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-selenik-700msh/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-jas/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antek150/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford-10-10-kvt-v-vodu-4-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antek180/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-devon-eco-10-kvt-v-vodu-10-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-topka-london-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-iberia-k69kvt-v-vodu---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-viking/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kp-byelyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800v/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-rona-714sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kpkafyelnyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-britania-k69kvt-v-vodu-kafyelnyy-tsokol---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-anteklux/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-aksioma-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800k/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-2v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-ecochauff-625/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-nr-sup-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-660112/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v102-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryk700/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v72-1v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-838/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup-3v/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696-3v-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-801-chugunnyy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-tkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-800sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-3v-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-698/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo715l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalux/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-756/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-801-fasad-iz-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-fortuna-714/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-3v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryk/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-prixmatic-825/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-v72-2v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-758/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-arcade-sr-826-sr/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w15/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-g44/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757-2v-s-podemnym-mekhanizmom/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v72-3v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-756-dvukhfasadnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-prixmatic-pr-825-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w4-dual-trekhstoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-831/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertigo/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-arcade-826/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-komandor-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-contour-sr/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17-dekor/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-883/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-101/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-hr/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-881/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-852-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w16/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-925/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-935/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia700/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-dual-trekhstoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertigo-sfericheskiy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-758-df/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryklux/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-70-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-ch-mecanique/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-101-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-flamboks-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-ch-electronique/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-856/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-1005/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-895-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majal-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-859/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorlux/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851-ch-mecanique/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851-ch-electronique/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felix/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-120-double-face/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-tangente/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-basia/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v52/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-arke/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w8/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w10/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaeko/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a6/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-60-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-22-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktordeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktordeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixlux/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-67-lw1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-h49-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-opal-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibi/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-s92-s-shiberom--c92/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelia/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w16-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w3co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia8/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-vertikal-840/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-800b/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v32-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy12/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiadeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekrpw8-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w12/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekprpw8-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w7co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibipbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibilbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorpw12-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-12slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-v62-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia9/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankalpbs-g-obraznoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy14/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000k/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliadeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topkadiffusion-v132/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaeko/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570pbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbm/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v16/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja-wieza/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-14slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lpbs-g-obraznoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-prismatico/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziat-tunelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000kb/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja-lucy15/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy16/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v20/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia13/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-konturom-zuziapw19wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbz/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-900p/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibig-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialt-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20f-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapt-tunnelnaya-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-franek/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majaprpw12-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majarpw12-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-67-gc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom8w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw12w-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-1100p/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbnlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbnpbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka910/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000mb/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadiapw10w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-850p/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp15wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-80-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-12t-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialpt-tunnelnaya-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw19-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-78-lc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw19-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-crystal-angolo/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-warmhaus-flat-6757-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom12w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-22-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzlbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpb/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-25-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mba/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw15-panoramnoe-steklo-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v15/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw15-prizmaticheskoe-steklo-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-70-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-verticale-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mila/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800r/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiat-tunnelnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-dyelta-800l/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-topka-ameliapbs-g-obraznoe-steklo-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratk-ameliapw24-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpw13w/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelia-ameliapw30glass/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17wz-s-vodyanym-konturom-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12bswdeco-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-14t-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-21-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziatpw19wz-s-vodyanym-konturom-tunnelnaya-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw20w-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbopbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia13g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia-oliwiapwbp22wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia-oliwiatpw22wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wg-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-dyelta-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800lb/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw17-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800rb/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw17-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialt/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapt/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz10w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-g-obraznoe-steklo-sle/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-inserto-70-crystal-3-lati/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia-zuziapwbp15bsw-s-vodyanym-konturom-g-obraznoe-steklo-spra/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliat-tunelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-7563-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw22-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-100-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw22-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-schmid-lina-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-gt-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17glass-s-vodyanym-konturom-dvoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15g-gilotina-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialpt-tunnelnoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioo12w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaprpw24-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800b/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw24-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000k/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1200b/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialt/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapt/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milat-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-natalapw14-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbog-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14pbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14lbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw30-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-20f/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30g-s-vodyanym-konturom-gish/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialpt/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa14w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22w-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-25f/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17g/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc-8-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000kb/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioo16w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc-9-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-9070-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpw13gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa18w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-natalapw14glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbalbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-10057-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24bswdeco-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz14w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc10-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-25-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mb120g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milatg-tunnelnaya-2-ukh-storonnyaya-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbu-11-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454545/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000b/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343451/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6551/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-343457/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6557/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-23g-tunnyel-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-ronda-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-kant-10057-h-pravaya-ili-levaya-storona/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1200b/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-rond-555/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r553457/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553457/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674557/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-24-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-10080-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7345h/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lin-7351h/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-byelyy-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357h/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-67455h/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-prisma-kh-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-89-lc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-654/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-555/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6780h/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-36-black-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7345h/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7351h/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-843445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8770h/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7357h/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-89-gc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-ghisa-750-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-80-bifacciale-hybrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6780h/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-15551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-2ph2lh-570/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8757/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-ath-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843445-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-17057/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8770h/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10051r/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-750-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12057/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-byelyy-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-hs-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-800-angolo-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-900-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-vs-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-900-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-ghisa-750-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-750-tondo-ironker/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1200-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-600-prismatico/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-660-crcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1350-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-900-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-design-argento-900-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-660-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-100-bifacciale-hybrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-860-crcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-1000-piano-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1200-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1350-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-860-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-800-dc-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-900-crcl-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dh-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dc-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-750-rd-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-rd-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1100-crcl-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dv-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-dh-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dv-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-23fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-27fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-1300-piano-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-34al-lyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-34al-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termocamino-wf25-x-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-rubis/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-celsius/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-sunflam-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-europa-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-europa-7-evolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-insert-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-super-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-visio-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-super-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-kiteflam/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-farenheit/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-8000-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7-evolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7-evolution-plus-black-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-panoramic/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-hexa-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-hexa-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-integral/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-spitflam-black-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon-meteor-galbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-galbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-meteor/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-frl/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-620-fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-frl/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-400-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-l-400-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-l-400-harmony/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-18-harmony/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-570-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-530-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-c-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-165---i-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-165---i-530/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-166---570-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-173---i-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-175---i-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-chugunnaya-lk-700-13kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-69-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-70-ac-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-55-ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-104-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-80-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-70-ac-vision-relevable/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-90-ac-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-joyau-70-vision-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-80-ac-vision-relevable/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-foyer-dangle-astre-vitre-gauche/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-foyer-dangle-astre-vitre-droite/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-vermeil-70-dp-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-134-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-vermeil-80dp-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-joyau-80-vision-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-80-3-faces/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-70-dp-kit-volet/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-gala-standartnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-gala-tunnelnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-kvadratnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-dvukhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-standartnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-tryokhstoronnyaya-model-epi/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-kvadratnaya-model-tunnelnyy-variant/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tunnelnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-tryokhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-dvukhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-dvukhstoronnyaya-model-bokovaya-storona-zakryta-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-epi-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-epi/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-bokovaya-storona-zakryta-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/leol200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-design-luna-1150-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-550-dv-daymond-gazovaya--luna-550-dv-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-rd-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-1150-dh-daymond-gazovaya--luna-1150-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dv-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-1300-dc-daymond-gazovaya--luna-1300-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-rd-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1900-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-r-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-6f/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-8g/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9g/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11g/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-9e/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-11e/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11t/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-11-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-w-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-w-12/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hergom-aranda-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-gril-hergom-asador-h-0480/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-airsystem-f80/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-75-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-609/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-b-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-95-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-mcz-forma-t95/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-atina/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w9/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-fobos/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a12-optsiya---shiber--a1r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-arona/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-gorda/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-remus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykpw10-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-optima-701sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w6/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700t/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/6628/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700b-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-alfa-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-cdp/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-p10/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-avrora-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-la-braise-710-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w13/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordflam-alba-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-p3/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-preston/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-optima-akva-701sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-k-69-kvt-v-vodu-36-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-glasgow/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-reyndzher-609/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-york-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-alfa-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-l-uglovoye-styeklo-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700k/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-cardiff-p-uglovoye-styeklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford-7-7-kvt-v-vodu-8-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-selenik-700msh/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-jas/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-oxford-10-10-kvt-v-vodu-4-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antek150/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antek180/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-devon-eco-10-kvt-v-vodu-10-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-topka-london-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-iberia-k69kvt-v-vodu---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-viking/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kp-byelyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-700kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800v/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-panorama-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-rona-714sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-derby-657-prisma-65-kvt-v-vodu-35-kvt-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-helvetia-kpkafyelnyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-abx-britania-k69kvt-v-vodu-kafyelnyy-tsokol---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-anteklux/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-aksioma-700sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800k/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-defi-2v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-ecochauff-625/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-nr-sup-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-660112/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v102-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryk700/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v72-1v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-838/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-sup-3v/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-696-3v-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-801-chugunnyy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-tkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-elba-akva-800sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-3v-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-698/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-alfa-800kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-promo715l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-2v/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalux/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-756/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w4-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-801-fasad-iz-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-fortuna-714/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-superchauff-tx-sup-tx-3v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryk/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-prixmatic-825/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-758/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-v72-2v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-arcade-sr-826-sr/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w15/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-g44/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-757-2v-s-podemnym-mekhanizmom/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v72-3v-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-756-dvukhfasadnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-prixmatic-pr-825-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w4-dual-trekhstoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-831/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertigo/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-arcade-826/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-metafire-komandor-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-contour-sr/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w17-dekor/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-883/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-101/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-hr/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-881/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-852-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w16/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-925/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-935/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia700/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-vertigo-sfericheskiy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-kaw-met-w3-dual-trekhstoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-758-df/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-eryklux/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-70-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-ch-mecanique/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-101-2v-2-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-695-ch-electronique/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-flamboks-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-856/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-1005/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majal-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-895-3-stekla/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-859/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorlux/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851-ch-mecanique/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-851-ch-electronique/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felix/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-120-double-face/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-godin-tangente/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-basia/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v52/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-arke/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w8/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w10/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w1co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaeko/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-a6/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-60-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-22-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktordeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktordeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixlux/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-67-lw1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-h49-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-opal-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibi/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-s92-s-shiberom--c92/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelia/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w16-pblb-pravo--ili-levostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w3co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w11co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia8/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-df-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-vertikal-840/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-800b/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialux/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v32-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixdeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy12/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiadeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekrpw8-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekprpw8-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w12/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibipbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kaw-met-w7co-s-vodnym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibilbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliap-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelial-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-700p/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorpw12-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-12slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-v62-s-shiberom/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia9/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blankalpbs-g-obraznoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy14/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000k/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixr-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixpw14-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliadeco/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topkadiffusion-v132/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaeko/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialp-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570pbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbm/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v16/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja-wieza/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-14slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-70-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka670570lpbs-g-obraznoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaglass-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-prismatico/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziat-tunelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-wentylator-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000kb/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-maja-lucy15/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-erykg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy16/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v20/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliar-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapr-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia13/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-konturom-zuziapw19wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbz/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-900p/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-panorama-800p/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zibig-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-wiktorg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialt-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapt-tunnelnaya-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20f-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-franek/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majaprpw12-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majarpw12-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-67-gc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom8w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw12w-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-kamilla-1100p/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbnlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbnpbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1000mb/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-blanka910/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadiapw10w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-ardenfire-prizma-850p/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp15wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-80-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia10g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-12t-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialpt-tunnelnaya-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw19-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-78-lc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw19-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-70-crystal-angolo/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquariom12w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-warmhaus-flat-6757-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majalbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-22-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzlbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzlbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpb/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-25-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mba/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziarpw15-panoramnoe-steklo-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v15/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziaprpw15-prizmaticheskoe-steklo-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-70-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mila/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-50-verticale-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiat-tunnelnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800r/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-dyelta-800l/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbs-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-topka-ameliapbs-g-obraznoe-steklo-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia12g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratk-ameliapw24-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpw13w/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30wdeco-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelia-ameliapw30glass/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17wz-s-vodyanym-konturom-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialbsdeco-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapbsdeco-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbl12bswdeco-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapwbp12bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucy-14t-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19wz-s-vodyanym-konturom-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-21-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziatpw19wz-s-vodyanym-konturom-tunnelnaya-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-lucypw20w-s-vodyanym-konturom-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbopbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia13g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbolbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia-oliwiapwbp22wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwia-oliwiatpw22wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzialbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-felixg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-antekpw8wg-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-majapw12-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/toka-kaminnaya-dyelta-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw17-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800lb/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw17-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800rb/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialt/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapt/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz10w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15wz-s-vodyanym-konturom-g-obraznoe-steklo-sle/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-inserto-70-crystal-3-lati/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuzia-zuziapwbp15bsw-s-vodyanym-konturom-g-obraznoe-steklo-spra/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliat-tunelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbalbs-g-obraznoe-steklo-sleva/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbs-g-obraznoe-steklo-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzg-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-7563-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-insert-100-crystal-wentylator/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiaprpw22-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiarpw22-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-schmid-lina-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-gt-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp15bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17glass-s-vodyanym-konturom-dvoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15g-gilotina-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialpt-tunnelnoe-steklo-sleva-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioo12w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-800b/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliaprpw24-s-vodyanym-konturom-prizmaticheskoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw24-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000k/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vyega-1200b/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbl19bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapwbp19bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialt/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapt/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milat-tunnelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-natalapw14-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbog-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14pbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nadia14lbsg/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw24g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliarpw30-s-vodyanym-konturom-panoramnoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milag-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-20f/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmlbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30g-s-vodyanym-konturom-gish/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-amelialpt/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw15glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa14w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp17bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22w-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-x-25f/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbmpw10gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwialbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw17g/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapw22glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc-8-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbl22bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-oliwiapwbp22bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapw30-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000kb/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioo16w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc-9-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-9070-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbzpw13gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioa18w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-natalapw14glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24bsw-s-vodyanym-konturom-g-obraznoe-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24bsw-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbalbsg-g-obraznoe-steklo-sleva-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mbapbsg-g-obraznoe-steklo-sprava-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-10057-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24wz-s-vodyanym-konturom-steklo-sleva-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24wz/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbl24bswdeco-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-ameliapwbp24bswdeco-s-vodyanym-konturom-g-obraznoe-steklo-sprava-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-aquarioz14w-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milapw24g-s-vodyanym-konturom-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbc10-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-ni-25-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-mb120g-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-zuziapw19glass-s-vodyanym-konturom-dvoynoe-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-milatg-tunnelnaya-2-ukh-storonnyaya-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-kratki-nbu-11-p-obraznoe-steklo-gilotina/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454545/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1000b/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343451/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6551/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-343457/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6557/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-23g-tunnyel-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-ronda-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-kant-10057-h-pravaya-ili-levaya-storona/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-dyelta-1200b/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-diffusion-v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-rond-555/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r553457/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553457/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4545/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674557/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-24-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4557/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-warmhaus-flat-10080-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7345h/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-343457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-454557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lin-7351h/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20t-byelyy-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7357h/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-553457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-553457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-67455h/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-prisma-kh-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-gt-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-89-lc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-654/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-5580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-555/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-6780h/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-36-black-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7345h/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-5557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7351h/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-843445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843445h/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-8770h/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-4580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7357h/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-pano-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-brisach-89-gc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-453457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-5580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-ghisa-750-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-80-bifacciale-hybrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-843457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-tv-6757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-6780h/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-l-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-r-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-10080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ronda-6057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-2ph2lh-570/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-15551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674545h/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-554557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8757/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-674557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hajduk-volcano-ath-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-6751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556745h/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843445-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-17057/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-8770h/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556751h/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10051r/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843451h/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-w-7363h/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-556757h/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10057h/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-843457h/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-12580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-750-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12045h/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12051h/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-l-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-w-r-674551h/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12057/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-10080h/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-ekko-u-1004557h/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-schmid-lina-tv-12580h/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-n-20u-byelyy-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-hs-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-800-angolo-dxsx/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-900-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-vs-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-900-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-ghisa-750-tondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-750-tondo-ironker/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1200-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-600-prismatico/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-660-crcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1350-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-monoblocco-900-piano/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-design-argento-900-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1050-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-660-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-h-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-focolare-100-bifacciale-hybrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-860-crcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-v-gold-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1200-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-1000-piano-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-1350-dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-argento-860-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-800-dc-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-900-crcl-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dh-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dc-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-750-rd-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-rd-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1100-crcl-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dv-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-dh-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dv-diamond-diamond/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-23fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-27fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-la-nordica-1300-piano-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-34al-lyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-nordpeis-q-34al-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termocamino-wf25-x-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-rubis/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-celsius/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-sunflam-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-europa-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-europa-7-evolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-insert-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-super-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-visio-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-super-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-kiteflam/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-confort-farenheit/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-multivision-8000-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7-evolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-pano-7-evolution-plus-black-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-panoramic/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-hexa-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-prestige-hexa-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-integral/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-spitflam-black-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon-meteor-galbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-galbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-meteor/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-seguin-ambiance-horizon-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-frl/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-620-fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-i-620-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-fl/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-520-frl/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-400-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-l-400-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-l-400-harmony/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-18-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-18-harmony/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-570-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-i-530-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-c-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-165---i-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-165---i-530/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-166---570-flat/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-173---i-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-jtul-fs-175---i-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bannaya-chugunnaya-vezuviy-topka-legenda-retro-24-dt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnaya-topka-chugunnaya-lk-700-13kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-69-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-70-ac-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-55-ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-104-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-80-hydro/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-70-ac-vision-relevable/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-90-ac-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-joyau-70-vision-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-astre-80-ac-vision-relevable/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-foyer-dangle-astre-vitre-gauche/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-foyer-dangle-astre-vitre-droite/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-vermeil-70-dp-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-134-vision/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-vermeil-80dp-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-joyau-80-vision-hpe-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-bayard-80-3-faces/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-deville-carmin-70-dp-kit-volet/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-gala-standartnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-gala-tunnelnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-kvadratnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-dvukhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-standartnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-tryokhstoronnyaya-model-epi/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-kvadratnaya-model-tunnelnyy-variant/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tunnelnaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-vero-design-gala-tryokhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-dvukhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-dvukhstoronnyaya-model-bokovaya-storona-zakryta-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-epi-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-epi/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-vero-design-nippon-tryokhstoronnyaya-model-bokovaya-storona-zakryta-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp100ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp100lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leo200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leol200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/leol200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leop200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp200ng-magistralnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gazovaya-topka-kratki-leolp200lpg-ballonnyy-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-700-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-550-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-design-luna-1150-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-550-dv-daymond-gazovaya--luna-550-dv-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1000-rd-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-1150-dh-daymond-gazovaya--luna-1150-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-850-dv-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1150-v-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-luna-1300-dc-daymond-gazovaya--luna-1300-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1300-rd-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1900-h-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-crcl-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-dc-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-m-design-luna-1600-dh-diamond-gas/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-r-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-6f/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-8g/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9g/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11g/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-9e/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sd-11e/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-creation-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-schmid-sh-11t/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-ju-11-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-w-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pechnaya-topka-olsberg-profi-w-12/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F977"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F977" sqref="F977"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -9368,141 +9368,141 @@
         <v>31</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
         <v>34950</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>543342</v>
+        <v>44900</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>44900</v>
+        <v>543342</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>577238</v>
+        <v>33150</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>10</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>33150</v>
+        <v>577238</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>11</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>560730</v>
+        <v>35650</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>35650</v>
+        <v>560730</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>13</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>54990</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>14</v>
       </c>
       <c r="B23" s="10" t="s">
@@ -9566,69 +9566,69 @@
         <v>64</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>56566</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>18</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>44814</v>
+        <v>59100</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>19</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>59100</v>
+        <v>44814</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>20</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>30760</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>21</v>
       </c>
       <c r="B30" s="10" t="s">
@@ -9638,69 +9638,69 @@
         <v>76</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
         <v>45738</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>22</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>52400</v>
+        <v>48857</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>23</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>48857</v>
+        <v>52400</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>24</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
         <v>69391</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>25</v>
       </c>
       <c r="B34" s="10" t="s">
@@ -9890,69 +9890,69 @@
         <v>118</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
         <v>58790</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>36</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>64602</v>
+        <v>69749</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>37</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>69749</v>
+        <v>64602</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>38</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>40900</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>39</v>
       </c>
       <c r="B48" s="10" t="s">
@@ -10052,69 +10052,69 @@
         <v>145</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
         <v>45996</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>45</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>61850</v>
+        <v>52567</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>46</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>52567</v>
+        <v>61850</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>47</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
         <v>62400</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>48</v>
       </c>
       <c r="B57" s="10" t="s">
@@ -10178,69 +10178,69 @@
         <v>166</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
         <v>65709</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>52</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>74470</v>
+        <v>66350</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>53</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>66350</v>
+        <v>74470</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>54</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
         <v>77390</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>55</v>
       </c>
       <c r="B64" s="10" t="s">
@@ -10268,69 +10268,69 @@
         <v>181</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>79581</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>57</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>79581</v>
+        <v>60990</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>58</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>60990</v>
+        <v>79581</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>59</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
         <v>85787</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>60</v>
       </c>
       <c r="B69" s="10" t="s">
@@ -10340,123 +10340,123 @@
         <v>193</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>46250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>61</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>91992</v>
+        <v>88566</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>62</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>88566</v>
+        <v>91992</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>63</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
         <v>91992</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>64</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>89442</v>
+        <v>102214</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>65</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>102214</v>
+        <v>89442</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>66</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>95236</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>67</v>
       </c>
       <c r="B76" s="10" t="s">
@@ -10556,69 +10556,69 @@
         <v>229</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
         <v>118276</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>73</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>65990</v>
+        <v>133389</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>74</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>133389</v>
+        <v>65990</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>75</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>72990</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>76</v>
       </c>
       <c r="B85" s="10" t="s">
@@ -10700,69 +10700,69 @@
         <v>253</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
         <v>149305</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>81</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>102944</v>
+        <v>114760</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>82</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>114760</v>
+        <v>102944</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>83</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>263</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
         <v>54000</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>84</v>
       </c>
       <c r="B93" s="10" t="s">
@@ -10988,105 +10988,105 @@
         <v>301</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
         <v>51093</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>97</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>92768</v>
+        <v>195510</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>98</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>195510</v>
+        <v>92768</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>99</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>51480</v>
+        <v>196270</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>100</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>314</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>196270</v>
+        <v>51480</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>101</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
         <v>197980</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>102</v>
       </c>
       <c r="B111" s="10" t="s">
@@ -11132,105 +11132,105 @@
         <v>325</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>326</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
         <v>207100</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>105</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>110224</v>
+        <v>215080</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>106</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>215080</v>
+        <v>110224</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>107</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>103452</v>
+        <v>224390</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>108</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
-        <v>224390</v>
+        <v>103452</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>109</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
         <v>103562</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>110</v>
       </c>
       <c r="B119" s="10" t="s">
@@ -11348,69 +11348,69 @@
         <v>361</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
         <v>72990</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>117</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>107524</v>
+        <v>242820</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>118</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>366</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>368</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
-        <v>242820</v>
+        <v>107524</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>119</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
         <v>61900</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>120</v>
       </c>
       <c r="B129" s="10" t="s">
@@ -11564,69 +11564,69 @@
         <v>397</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>398</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
         <v>285570</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>129</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>399</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>401</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>58670</v>
+        <v>288990</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>130</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>402</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>288990</v>
+        <v>58670</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>131</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>405</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>407</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
         <v>113548</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>132</v>
       </c>
       <c r="B141" s="10" t="s">
@@ -11698,51 +11698,51 @@
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>136</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>420</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>422</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>311410</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>137</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
         <v>60340</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>138</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>427</v>
       </c>
@@ -11816,69 +11816,69 @@
         <v>438</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
         <v>348270</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>143</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>353590</v>
+        <v>126616</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>144</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>126616</v>
+        <v>353590</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>145</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
         <v>123702</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>146</v>
       </c>
       <c r="B155" s="10" t="s">
@@ -12158,141 +12158,141 @@
         <v>495</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
         <v>436810</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>162</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
-        <v>440800</v>
+        <v>81900</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>163</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
-        <v>81900</v>
+        <v>440800</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>164</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>143474</v>
+        <v>447260</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>165</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
-        <v>447260</v>
+        <v>143474</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>166</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
-        <v>133167</v>
+        <v>448590</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>167</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
-        <v>448590</v>
+        <v>133167</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>168</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>154658</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>169</v>
       </c>
       <c r="B178" s="10" t="s">
@@ -12338,69 +12338,69 @@
         <v>525</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>526</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>467590</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>172</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>529</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
-        <v>472340</v>
+        <v>80750</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>173</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>532</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
-        <v>80750</v>
+        <v>472340</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>174</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>535</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>72692</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>175</v>
       </c>
       <c r="B184" s="10" t="s">
@@ -12410,69 +12410,69 @@
         <v>537</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>485640</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>176</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>541</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
-        <v>77150</v>
+        <v>517180</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>177</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>544</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
-        <v>517180</v>
+        <v>77150</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>178</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>130672</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>179</v>
       </c>
       <c r="B188" s="10" t="s">
@@ -12536,105 +12536,105 @@
         <v>558</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>543210</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>183</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>560</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>562</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
-        <v>570000</v>
+        <v>155444</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>184</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
-        <v>155444</v>
+        <v>570000</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>185</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>568</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
-        <v>155444</v>
+        <v>574180</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>186</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>569</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
-        <v>574180</v>
+        <v>155444</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>187</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>574</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>166382</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>188</v>
       </c>
       <c r="B197" s="10" t="s">
@@ -13458,105 +13458,105 @@
         <v>710</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>711</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
         <v>399498</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>234</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>712</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>714</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
-        <v>218898</v>
+        <v>188304</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>235</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>715</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>717</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
-        <v>188304</v>
+        <v>218898</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>236</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>718</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>720</v>
       </c>
       <c r="E245" s="6"/>
       <c r="F245" s="14">
-        <v>213132</v>
+        <v>262701</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>237</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>721</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>723</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
-        <v>262701</v>
+        <v>213132</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>238</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>726</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
         <v>110650</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>239</v>
       </c>
       <c r="B248" s="10" t="s">
@@ -13620,177 +13620,177 @@
         <v>737</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>738</v>
       </c>
       <c r="E251" s="6"/>
       <c r="F251" s="14">
         <v>181878</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>243</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>739</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>741</v>
       </c>
       <c r="E252" s="6"/>
       <c r="F252" s="14">
-        <v>225644</v>
+        <v>158990</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>244</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>742</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>744</v>
       </c>
       <c r="E253" s="6"/>
       <c r="F253" s="14">
-        <v>158990</v>
+        <v>225644</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>245</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>745</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>747</v>
       </c>
       <c r="E254" s="6"/>
       <c r="F254" s="14">
-        <v>226124</v>
+        <v>100548</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>246</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>748</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>750</v>
       </c>
       <c r="E255" s="6"/>
       <c r="F255" s="14">
-        <v>100548</v>
+        <v>226124</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>247</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>751</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E256" s="6"/>
       <c r="F256" s="14">
         <v>226124</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>248</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>754</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>756</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
         <v>197670</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>249</v>
       </c>
       <c r="B258" s="10" t="s">
-        <v>491</v>
+        <v>757</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>117150</v>
+        <v>266166</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>250</v>
       </c>
       <c r="B259" s="10" t="s">
-        <v>759</v>
+        <v>491</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>761</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
-        <v>266166</v>
+        <v>117150</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>251</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>762</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>764</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
         <v>201328</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>252</v>
       </c>
       <c r="B261" s="10" t="s">
@@ -13908,105 +13908,105 @@
         <v>784</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>785</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
         <v>239134</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>259</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>786</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>788</v>
       </c>
       <c r="E268" s="6"/>
       <c r="F268" s="14">
-        <v>200410</v>
+        <v>239134</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>260</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>789</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>791</v>
       </c>
       <c r="E269" s="6"/>
       <c r="F269" s="14">
-        <v>239134</v>
+        <v>200410</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>261</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>792</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>794</v>
       </c>
       <c r="E270" s="6"/>
       <c r="F270" s="14">
-        <v>200410</v>
+        <v>221278</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>262</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>795</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>797</v>
       </c>
       <c r="E271" s="6"/>
       <c r="F271" s="14">
-        <v>221278</v>
+        <v>200410</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>263</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>798</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>800</v>
       </c>
       <c r="E272" s="6"/>
       <c r="F272" s="14">
         <v>221278</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>264</v>
       </c>
       <c r="B273" s="10" t="s">
@@ -14196,69 +14196,69 @@
         <v>832</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>833</v>
       </c>
       <c r="E283" s="6"/>
       <c r="F283" s="14">
         <v>192282</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>275</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>834</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>836</v>
       </c>
       <c r="E284" s="6"/>
       <c r="F284" s="14">
-        <v>108443</v>
+        <v>225628</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>276</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>837</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>839</v>
       </c>
       <c r="E285" s="6"/>
       <c r="F285" s="14">
-        <v>225628</v>
+        <v>108443</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>277</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>840</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>842</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
         <v>229092</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>278</v>
       </c>
       <c r="B287" s="10" t="s">
@@ -14412,69 +14412,69 @@
         <v>868</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>869</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
         <v>260846</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>287</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>870</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>872</v>
       </c>
       <c r="E296" s="6"/>
       <c r="F296" s="14">
-        <v>213630</v>
+        <v>191990</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>288</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>873</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>875</v>
       </c>
       <c r="E297" s="6"/>
       <c r="F297" s="14">
-        <v>191990</v>
+        <v>213630</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>289</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>876</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>878</v>
       </c>
       <c r="E298" s="6"/>
       <c r="F298" s="14">
         <v>213630</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>290</v>
       </c>
       <c r="B299" s="10" t="s">
@@ -14618,51 +14618,51 @@
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>298</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>903</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>905</v>
       </c>
       <c r="E307" s="6"/>
       <c r="F307" s="14">
         <v>274948</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>299</v>
       </c>
       <c r="B308" s="10" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>906</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>907</v>
       </c>
       <c r="E308" s="6"/>
       <c r="F308" s="14">
         <v>244220</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>300</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>908</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>910</v>
       </c>
@@ -14736,69 +14736,69 @@
         <v>920</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>921</v>
       </c>
       <c r="E313" s="6"/>
       <c r="F313" s="14">
         <v>267164</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>305</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>922</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="E314" s="6"/>
       <c r="F314" s="14">
-        <v>209875</v>
+        <v>218992</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>306</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>925</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>926</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
-        <v>218992</v>
+        <v>209875</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>307</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>928</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>930</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
         <v>282014</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>308</v>
       </c>
       <c r="B317" s="10" t="s">
@@ -14884,105 +14884,105 @@
       <c r="D321" s="6" t="s">
         <v>945</v>
       </c>
       <c r="E321" s="6">
         <v>0</v>
       </c>
       <c r="F321" s="14">
         <v>189371</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>313</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>946</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>948</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="14">
-        <v>191990</v>
+        <v>287152</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>314</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>949</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>951</v>
       </c>
       <c r="E323" s="6"/>
       <c r="F323" s="14">
-        <v>287152</v>
+        <v>191990</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>315</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>952</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>954</v>
       </c>
       <c r="E324" s="6"/>
       <c r="F324" s="14">
-        <v>287152</v>
+        <v>191990</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>316</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>955</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>957</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="14">
-        <v>191990</v>
+        <v>287152</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>317</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>958</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>960</v>
       </c>
       <c r="E326" s="6"/>
       <c r="F326" s="14">
         <v>287152</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>318</v>
       </c>
       <c r="B327" s="10" t="s">
@@ -15262,69 +15262,69 @@
         <v>1007</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
         <v>298916</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>334</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
-        <v>315900</v>
+        <v>143500</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>335</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>1012</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
-        <v>143500</v>
+        <v>315900</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>336</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
         <v>291602</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>337</v>
       </c>
       <c r="B346" s="10" t="s">
@@ -15352,69 +15352,69 @@
         <v>1022</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
         <v>298750</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>339</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>1024</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
-        <v>125054</v>
+        <v>274478</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>340</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>1027</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
-        <v>274478</v>
+        <v>125054</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>341</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>1030</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>273314</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>342</v>
       </c>
       <c r="B351" s="10" t="s">
@@ -15640,69 +15640,69 @@
         <v>1070</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="E363" s="6"/>
       <c r="F363" s="14">
         <v>283622</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>355</v>
       </c>
       <c r="B364" s="10" t="s">
         <v>1072</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="E364" s="6"/>
       <c r="F364" s="14">
-        <v>308226</v>
+        <v>191990</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>356</v>
       </c>
       <c r="B365" s="10" t="s">
         <v>1075</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="E365" s="6"/>
       <c r="F365" s="14">
-        <v>191990</v>
+        <v>308226</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>357</v>
       </c>
       <c r="B366" s="10" t="s">
         <v>1078</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="E366" s="6"/>
       <c r="F366" s="14">
         <v>327624</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>358</v>
       </c>
       <c r="B367" s="10" t="s">
@@ -15946,105 +15946,105 @@
         <v>1121</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="14">
         <v>349144</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>372</v>
       </c>
       <c r="B381" s="10" t="s">
         <v>1123</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="E381" s="6"/>
       <c r="F381" s="14">
-        <v>253347</v>
+        <v>351392</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>373</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="E382" s="6"/>
       <c r="F382" s="14">
-        <v>351392</v>
+        <v>253347</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>374</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>1129</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E383" s="6"/>
       <c r="F383" s="14">
-        <v>134500</v>
+        <v>351392</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>375</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="E384" s="6"/>
       <c r="F384" s="14">
-        <v>351392</v>
+        <v>134500</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>376</v>
       </c>
       <c r="B385" s="10" t="s">
         <v>1135</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1136</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="E385" s="6"/>
       <c r="F385" s="14">
         <v>351392</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>377</v>
       </c>
       <c r="B386" s="10" t="s">
@@ -16342,141 +16342,141 @@
         <v>1187</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="E402" s="6"/>
       <c r="F402" s="14">
         <v>262701</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>394</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>1189</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1190</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
-        <v>262701</v>
+        <v>310554</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>395</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>1192</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
-        <v>310554</v>
+        <v>262701</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>396</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>1195</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
-        <v>227990</v>
+        <v>311220</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>397</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>1198</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="E406" s="6"/>
       <c r="F406" s="14">
-        <v>311220</v>
+        <v>227990</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>398</v>
       </c>
       <c r="B407" s="10" t="s">
-        <v>1033</v>
+        <v>1201</v>
       </c>
       <c r="C407" s="7" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D407" s="6" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="14">
-        <v>328510</v>
+        <v>227990</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>399</v>
       </c>
       <c r="B408" s="10" t="s">
-        <v>1203</v>
+        <v>1033</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
-        <v>227990</v>
+        <v>328510</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>400</v>
       </c>
       <c r="B409" s="10" t="s">
         <v>1206</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
         <v>328510</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>401</v>
       </c>
       <c r="B410" s="10" t="s">
@@ -16774,105 +16774,105 @@
         <v>1258</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
         <v>381906</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>418</v>
       </c>
       <c r="B427" s="10" t="s">
         <v>1260</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>1262</v>
       </c>
       <c r="E427" s="6"/>
       <c r="F427" s="14">
-        <v>145933</v>
+        <v>381906</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>419</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>1263</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="E428" s="6"/>
       <c r="F428" s="14">
-        <v>381906</v>
+        <v>145933</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>420</v>
       </c>
       <c r="B429" s="10" t="s">
         <v>1266</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>1268</v>
       </c>
       <c r="E429" s="6"/>
       <c r="F429" s="14">
-        <v>145981</v>
+        <v>381906</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>421</v>
       </c>
       <c r="B430" s="10" t="s">
         <v>1269</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="E430" s="6"/>
       <c r="F430" s="14">
-        <v>381906</v>
+        <v>145981</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>422</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>1272</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>1274</v>
       </c>
       <c r="E431" s="6"/>
       <c r="F431" s="14">
         <v>386564</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>423</v>
       </c>
       <c r="B432" s="10" t="s">
@@ -17116,141 +17116,141 @@
         <v>1314</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="E445" s="6"/>
       <c r="F445" s="14">
         <v>253990</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>437</v>
       </c>
       <c r="B446" s="10" t="s">
         <v>1316</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1317</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1318</v>
       </c>
       <c r="E446" s="6"/>
       <c r="F446" s="14">
-        <v>227990</v>
+        <v>401018</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>438</v>
       </c>
       <c r="B447" s="10" t="s">
         <v>1319</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="E447" s="6"/>
       <c r="F447" s="14">
-        <v>401018</v>
+        <v>227990</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>439</v>
       </c>
       <c r="B448" s="10" t="s">
         <v>1322</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1323</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>1324</v>
       </c>
       <c r="E448" s="6"/>
       <c r="F448" s="14">
-        <v>227990</v>
+        <v>401018</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>440</v>
       </c>
       <c r="B449" s="10" t="s">
         <v>1325</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1326</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1327</v>
       </c>
       <c r="E449" s="6"/>
       <c r="F449" s="14">
-        <v>401018</v>
+        <v>227990</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>441</v>
       </c>
       <c r="B450" s="10" t="s">
         <v>1328</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1329</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1330</v>
       </c>
       <c r="E450" s="6"/>
       <c r="F450" s="14">
-        <v>347628</v>
+        <v>237990</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>442</v>
       </c>
       <c r="B451" s="10" t="s">
         <v>1331</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1332</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="E451" s="6"/>
       <c r="F451" s="14">
-        <v>237990</v>
+        <v>347628</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>443</v>
       </c>
       <c r="B452" s="10" t="s">
         <v>1334</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1335</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="E452" s="6"/>
       <c r="F452" s="14">
         <v>347628</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>444</v>
       </c>
       <c r="B453" s="10" t="s">
@@ -17440,69 +17440,69 @@
         <v>1367</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="E463" s="6"/>
       <c r="F463" s="14">
         <v>155700</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>455</v>
       </c>
       <c r="B464" s="10" t="s">
         <v>1369</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="E464" s="6"/>
       <c r="F464" s="14">
-        <v>420130</v>
+        <v>295718</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>456</v>
       </c>
       <c r="B465" s="10" t="s">
         <v>1372</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="E465" s="6"/>
       <c r="F465" s="14">
-        <v>295718</v>
+        <v>420130</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>457</v>
       </c>
       <c r="B466" s="10" t="s">
         <v>1375</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="E466" s="6"/>
       <c r="F466" s="14">
         <v>378116</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>458</v>
       </c>
       <c r="B467" s="10" t="s">
@@ -17682,79 +17682,79 @@
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>468</v>
       </c>
       <c r="B477" s="10" t="s">
         <v>1408</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D477" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="E477" s="6"/>
       <c r="F477" s="14">
         <v>440396</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>469</v>
       </c>
       <c r="B478" s="10" t="s">
-        <v>1375</v>
+        <v>1411</v>
       </c>
       <c r="C478" s="7" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="D478" s="6" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="E478" s="6"/>
       <c r="F478" s="14">
-        <v>440686</v>
+        <v>227990</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>470</v>
       </c>
       <c r="B479" s="10" t="s">
-        <v>1413</v>
+        <v>1375</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>1415</v>
       </c>
       <c r="E479" s="6"/>
       <c r="F479" s="14">
-        <v>227990</v>
+        <v>440686</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
         <v>471</v>
       </c>
       <c r="B480" s="10" t="s">
         <v>1416</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>1418</v>
       </c>
       <c r="E480" s="6"/>
       <c r="F480" s="14">
         <v>440686</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
         <v>472</v>
       </c>
       <c r="B481" s="10" t="s">
@@ -18016,69 +18016,69 @@
         <v>1462</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1463</v>
       </c>
       <c r="E495" s="6"/>
       <c r="F495" s="14">
         <v>346140</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>487</v>
       </c>
       <c r="B496" s="10" t="s">
         <v>1464</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="E496" s="6"/>
       <c r="F496" s="14">
-        <v>408974</v>
+        <v>163819</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>488</v>
       </c>
       <c r="B497" s="10" t="s">
         <v>1467</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>1469</v>
       </c>
       <c r="E497" s="6"/>
       <c r="F497" s="14">
-        <v>163819</v>
+        <v>408974</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>489</v>
       </c>
       <c r="B498" s="10" t="s">
         <v>1470</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="E498" s="6"/>
       <c r="F498" s="14">
         <v>408974</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>490</v>
       </c>
       <c r="B499" s="10" t="s">
@@ -18214,69 +18214,69 @@
         <v>1495</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1496</v>
       </c>
       <c r="E506" s="6"/>
       <c r="F506" s="14">
         <v>488866</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>498</v>
       </c>
       <c r="B507" s="10" t="s">
         <v>1497</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="E507" s="6"/>
       <c r="F507" s="14">
-        <v>488866</v>
+        <v>241000</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>499</v>
       </c>
       <c r="B508" s="10" t="s">
         <v>1500</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>1502</v>
       </c>
       <c r="E508" s="6"/>
       <c r="F508" s="14">
-        <v>241000</v>
+        <v>488866</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>500</v>
       </c>
       <c r="B509" s="10" t="s">
         <v>1503</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="E509" s="6"/>
       <c r="F509" s="14">
         <v>267300</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>501</v>
       </c>
       <c r="B510" s="10" t="s">
@@ -18286,69 +18286,69 @@
         <v>1507</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>1508</v>
       </c>
       <c r="E510" s="6"/>
       <c r="F510" s="14">
         <v>488866</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>502</v>
       </c>
       <c r="B511" s="10" t="s">
         <v>1509</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>1511</v>
       </c>
       <c r="E511" s="6"/>
       <c r="F511" s="14">
-        <v>241040</v>
+        <v>488866</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>503</v>
       </c>
       <c r="B512" s="10" t="s">
         <v>1512</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="E512" s="6"/>
       <c r="F512" s="14">
-        <v>488866</v>
+        <v>241040</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>504</v>
       </c>
       <c r="B513" s="10" t="s">
         <v>1515</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D513" s="6" t="s">
         <v>1517</v>
       </c>
       <c r="E513" s="6"/>
       <c r="F513" s="14">
         <v>167761</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>505</v>
       </c>
       <c r="B514" s="10" t="s">
@@ -18852,51 +18852,51 @@
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>533</v>
       </c>
       <c r="B542" s="10" t="s">
         <v>1600</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1601</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="E542" s="6"/>
       <c r="F542" s="14">
         <v>580570</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>534</v>
       </c>
       <c r="B543" s="10" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>1604</v>
       </c>
       <c r="E543" s="6"/>
       <c r="F543" s="14">
         <v>581694</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
         <v>535</v>
       </c>
       <c r="B544" s="10" t="s">
         <v>1605</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>1607</v>
       </c>
@@ -19258,69 +19258,69 @@
         <v>1666</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>1667</v>
       </c>
       <c r="E564" s="6"/>
       <c r="F564" s="14">
         <v>298080</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
         <v>556</v>
       </c>
       <c r="B565" s="10" t="s">
         <v>1668</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>1670</v>
       </c>
       <c r="E565" s="6"/>
       <c r="F565" s="14">
-        <v>291640</v>
+        <v>183530</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
         <v>557</v>
       </c>
       <c r="B566" s="10" t="s">
         <v>1671</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>1673</v>
       </c>
       <c r="E566" s="6"/>
       <c r="F566" s="14">
-        <v>183530</v>
+        <v>291640</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
         <v>558</v>
       </c>
       <c r="B567" s="10" t="s">
         <v>1674</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="E567" s="6"/>
       <c r="F567" s="14">
         <v>291640</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
         <v>559</v>
       </c>
       <c r="B568" s="10" t="s">
@@ -19366,69 +19366,69 @@
         <v>1684</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>1685</v>
       </c>
       <c r="E570" s="6"/>
       <c r="F570" s="14">
         <v>310040</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
         <v>562</v>
       </c>
       <c r="B571" s="10" t="s">
         <v>1686</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>1688</v>
       </c>
       <c r="E571" s="6"/>
       <c r="F571" s="14">
-        <v>310040</v>
+        <v>185063</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
         <v>563</v>
       </c>
       <c r="B572" s="10" t="s">
         <v>1689</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>1691</v>
       </c>
       <c r="E572" s="6"/>
       <c r="F572" s="14">
-        <v>185063</v>
+        <v>310040</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
         <v>564</v>
       </c>
       <c r="B573" s="10" t="s">
         <v>1692</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>1694</v>
       </c>
       <c r="E573" s="6"/>
       <c r="F573" s="14">
         <v>310040</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
         <v>565</v>
       </c>
       <c r="B574" s="10" t="s">
@@ -19456,105 +19456,105 @@
         <v>1699</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="E575" s="6"/>
       <c r="F575" s="14">
         <v>310040</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
         <v>567</v>
       </c>
       <c r="B576" s="10" t="s">
         <v>1701</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>1703</v>
       </c>
       <c r="E576" s="6"/>
       <c r="F576" s="14">
-        <v>303600</v>
+        <v>186523</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
         <v>568</v>
       </c>
       <c r="B577" s="10" t="s">
         <v>1704</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>1706</v>
       </c>
       <c r="E577" s="6"/>
       <c r="F577" s="14">
-        <v>186523</v>
+        <v>303600</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
         <v>569</v>
       </c>
       <c r="B578" s="10" t="s">
         <v>1707</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>1709</v>
       </c>
       <c r="E578" s="6"/>
       <c r="F578" s="14">
-        <v>303600</v>
+        <v>187300</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
         <v>570</v>
       </c>
       <c r="B579" s="10" t="s">
         <v>1710</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>1712</v>
       </c>
       <c r="E579" s="6"/>
       <c r="F579" s="14">
-        <v>187300</v>
+        <v>303600</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
         <v>571</v>
       </c>
       <c r="B580" s="10" t="s">
         <v>1713</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1714</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>1715</v>
       </c>
       <c r="E580" s="6"/>
       <c r="F580" s="14">
         <v>303600</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
         <v>572</v>
       </c>
       <c r="B581" s="10" t="s">
@@ -19618,69 +19618,69 @@
         <v>1726</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>1727</v>
       </c>
       <c r="E584" s="6"/>
       <c r="F584" s="14">
         <v>322000</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
         <v>576</v>
       </c>
       <c r="B585" s="10" t="s">
         <v>1728</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>1730</v>
       </c>
       <c r="E585" s="6"/>
       <c r="F585" s="14">
-        <v>303600</v>
+        <v>190222</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
         <v>577</v>
       </c>
       <c r="B586" s="10" t="s">
         <v>1731</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>1733</v>
       </c>
       <c r="E586" s="6"/>
       <c r="F586" s="14">
-        <v>190222</v>
+        <v>303600</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
         <v>578</v>
       </c>
       <c r="B587" s="10" t="s">
         <v>1734</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>1736</v>
       </c>
       <c r="E587" s="6"/>
       <c r="F587" s="14">
         <v>318400</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
         <v>579</v>
       </c>
       <c r="B588" s="10" t="s">
@@ -19924,69 +19924,69 @@
         <v>1776</v>
       </c>
       <c r="D601" s="6" t="s">
         <v>1777</v>
       </c>
       <c r="E601" s="6"/>
       <c r="F601" s="14">
         <v>330040</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
         <v>593</v>
       </c>
       <c r="B602" s="10" t="s">
         <v>1778</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>1780</v>
       </c>
       <c r="E602" s="6"/>
       <c r="F602" s="14">
-        <v>329000</v>
+        <v>194335</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="4">
         <v>594</v>
       </c>
       <c r="B603" s="10" t="s">
         <v>1781</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>1783</v>
       </c>
       <c r="E603" s="6"/>
       <c r="F603" s="14">
-        <v>194335</v>
+        <v>329000</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4">
         <v>595</v>
       </c>
       <c r="B604" s="10" t="s">
         <v>1784</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1785</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>1786</v>
       </c>
       <c r="E604" s="6"/>
       <c r="F604" s="14">
         <v>329000</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4">
         <v>596</v>
       </c>
       <c r="B605" s="10" t="s">
@@ -20986,69 +20986,69 @@
         <v>1953</v>
       </c>
       <c r="D660" s="6" t="s">
         <v>1954</v>
       </c>
       <c r="E660" s="6"/>
       <c r="F660" s="14">
         <v>392840</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="4">
         <v>652</v>
       </c>
       <c r="B661" s="10" t="s">
         <v>1955</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1956</v>
       </c>
       <c r="D661" s="6" t="s">
         <v>1957</v>
       </c>
       <c r="E661" s="6"/>
       <c r="F661" s="14">
-        <v>404800</v>
+        <v>214766</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="4">
         <v>653</v>
       </c>
       <c r="B662" s="10" t="s">
         <v>1958</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1959</v>
       </c>
       <c r="D662" s="6" t="s">
         <v>1960</v>
       </c>
       <c r="E662" s="6"/>
       <c r="F662" s="14">
-        <v>214766</v>
+        <v>404800</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="4">
         <v>654</v>
       </c>
       <c r="B663" s="10" t="s">
         <v>1961</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1962</v>
       </c>
       <c r="D663" s="6" t="s">
         <v>1963</v>
       </c>
       <c r="E663" s="6"/>
       <c r="F663" s="14">
         <v>416480</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="4">
         <v>655</v>
       </c>
       <c r="B664" s="10" t="s">
@@ -21976,69 +21976,69 @@
         <v>2117</v>
       </c>
       <c r="D715" s="6" t="s">
         <v>2118</v>
       </c>
       <c r="E715" s="6"/>
       <c r="F715" s="14">
         <v>492840</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="4">
         <v>707</v>
       </c>
       <c r="B716" s="10" t="s">
         <v>2119</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>2120</v>
       </c>
       <c r="D716" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="E716" s="6"/>
       <c r="F716" s="14">
-        <v>233904</v>
+        <v>500000</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="4">
         <v>708</v>
       </c>
       <c r="B717" s="10" t="s">
         <v>2122</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>2123</v>
       </c>
       <c r="D717" s="6" t="s">
         <v>2124</v>
       </c>
       <c r="E717" s="6"/>
       <c r="F717" s="14">
-        <v>500000</v>
+        <v>233904</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="4">
         <v>709</v>
       </c>
       <c r="B718" s="10" t="s">
         <v>2125</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>2126</v>
       </c>
       <c r="D718" s="6" t="s">
         <v>2127</v>
       </c>
       <c r="E718" s="6"/>
       <c r="F718" s="14">
         <v>506000</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="4">
         <v>710</v>
       </c>
       <c r="B719" s="10" t="s">
@@ -22074,79 +22074,79 @@
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="4">
         <v>712</v>
       </c>
       <c r="B721" s="10" t="s">
         <v>2134</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>2135</v>
       </c>
       <c r="D721" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="E721" s="6"/>
       <c r="F721" s="14">
         <v>504000</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="4">
         <v>713</v>
       </c>
       <c r="B722" s="10" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C722" s="7" t="s">
         <v>2137</v>
       </c>
-      <c r="C722" s="7" t="s">
+      <c r="D722" s="6" t="s">
         <v>2138</v>
-      </c>
-[...1 lines deleted...]
-        <v>2139</v>
       </c>
       <c r="E722" s="6"/>
       <c r="F722" s="14">
-        <v>239081</v>
+        <v>493000</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="4">
         <v>714</v>
       </c>
       <c r="B723" s="10" t="s">
-        <v>1811</v>
+        <v>2139</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>2140</v>
       </c>
       <c r="D723" s="6" t="s">
         <v>2141</v>
       </c>
       <c r="E723" s="6"/>
       <c r="F723" s="14">
-        <v>493000</v>
+        <v>239081</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
         <v>715</v>
       </c>
       <c r="B724" s="10" t="s">
         <v>2142</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>2143</v>
       </c>
       <c r="D724" s="6" t="s">
         <v>2144</v>
       </c>
       <c r="E724" s="6"/>
       <c r="F724" s="14">
         <v>451446</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
         <v>716</v>
       </c>
       <c r="B725" s="10" t="s">
@@ -22156,69 +22156,69 @@
         <v>2146</v>
       </c>
       <c r="D725" s="6" t="s">
         <v>2147</v>
       </c>
       <c r="E725" s="6"/>
       <c r="F725" s="14">
         <v>512000</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="4">
         <v>717</v>
       </c>
       <c r="B726" s="10" t="s">
         <v>2148</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>2149</v>
       </c>
       <c r="D726" s="6" t="s">
         <v>2150</v>
       </c>
       <c r="E726" s="6"/>
       <c r="F726" s="14">
-        <v>512000</v>
+        <v>451446</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="4">
         <v>718</v>
       </c>
       <c r="B727" s="10" t="s">
         <v>2151</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>2152</v>
       </c>
       <c r="D727" s="6" t="s">
         <v>2153</v>
       </c>
       <c r="E727" s="6"/>
       <c r="F727" s="14">
-        <v>451446</v>
+        <v>512000</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="4">
         <v>719</v>
       </c>
       <c r="B728" s="10" t="s">
         <v>2154</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>2155</v>
       </c>
       <c r="D728" s="6" t="s">
         <v>2156</v>
       </c>
       <c r="E728" s="6"/>
       <c r="F728" s="14">
         <v>518000</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="4">
         <v>720</v>
       </c>
       <c r="B729" s="10" t="s">
@@ -22462,69 +22462,69 @@
         <v>2196</v>
       </c>
       <c r="D742" s="6" t="s">
         <v>2197</v>
       </c>
       <c r="E742" s="6"/>
       <c r="F742" s="14">
         <v>556000</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="4">
         <v>734</v>
       </c>
       <c r="B743" s="10" t="s">
         <v>2198</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>2199</v>
       </c>
       <c r="D743" s="6" t="s">
         <v>2200</v>
       </c>
       <c r="E743" s="6"/>
       <c r="F743" s="14">
-        <v>555000</v>
+        <v>248850</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="4">
         <v>735</v>
       </c>
       <c r="B744" s="10" t="s">
         <v>2201</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="D744" s="6" t="s">
         <v>2203</v>
       </c>
       <c r="E744" s="6"/>
       <c r="F744" s="14">
-        <v>248850</v>
+        <v>555000</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="4">
         <v>736</v>
       </c>
       <c r="B745" s="10" t="s">
         <v>2204</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>2205</v>
       </c>
       <c r="D745" s="6" t="s">
         <v>2206</v>
       </c>
       <c r="E745" s="6"/>
       <c r="F745" s="14">
         <v>536000</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="4">
         <v>737</v>
       </c>
       <c r="B746" s="10" t="s">
@@ -22678,69 +22678,69 @@
         <v>2232</v>
       </c>
       <c r="D754" s="6" t="s">
         <v>2233</v>
       </c>
       <c r="E754" s="6"/>
       <c r="F754" s="14">
         <v>626000</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="4">
         <v>746</v>
       </c>
       <c r="B755" s="10" t="s">
         <v>2234</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>2235</v>
       </c>
       <c r="D755" s="6" t="s">
         <v>2236</v>
       </c>
       <c r="E755" s="6"/>
       <c r="F755" s="14">
-        <v>595000</v>
+        <v>254800</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="4">
         <v>747</v>
       </c>
       <c r="B756" s="10" t="s">
         <v>2237</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>2238</v>
       </c>
       <c r="D756" s="6" t="s">
         <v>2239</v>
       </c>
       <c r="E756" s="6"/>
       <c r="F756" s="14">
-        <v>254800</v>
+        <v>595000</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="4">
         <v>748</v>
       </c>
       <c r="B757" s="10" t="s">
         <v>2240</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>2241</v>
       </c>
       <c r="D757" s="6" t="s">
         <v>2242</v>
       </c>
       <c r="E757" s="6"/>
       <c r="F757" s="14">
         <v>601000</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="4">
         <v>749</v>
       </c>
       <c r="B758" s="10" t="s">
@@ -22948,69 +22948,69 @@
         <v>2277</v>
       </c>
       <c r="D769" s="6" t="s">
         <v>2278</v>
       </c>
       <c r="E769" s="6"/>
       <c r="F769" s="14">
         <v>632000</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="4">
         <v>761</v>
       </c>
       <c r="B770" s="10" t="s">
         <v>2279</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>2280</v>
       </c>
       <c r="D770" s="6" t="s">
         <v>2281</v>
       </c>
       <c r="E770" s="6"/>
       <c r="F770" s="14">
-        <v>261872</v>
+        <v>643000</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="4">
         <v>762</v>
       </c>
       <c r="B771" s="10" t="s">
         <v>2282</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>2283</v>
       </c>
       <c r="D771" s="6" t="s">
         <v>2284</v>
       </c>
       <c r="E771" s="6"/>
       <c r="F771" s="14">
-        <v>643000</v>
+        <v>261872</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="4">
         <v>763</v>
       </c>
       <c r="B772" s="10" t="s">
         <v>2285</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>2286</v>
       </c>
       <c r="D772" s="6" t="s">
         <v>2287</v>
       </c>
       <c r="E772" s="6"/>
       <c r="F772" s="14">
         <v>598000</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="4">
         <v>764</v>
       </c>
       <c r="B773" s="10" t="s">
@@ -23290,69 +23290,69 @@
         <v>2334</v>
       </c>
       <c r="D788" s="6" t="s">
         <v>2335</v>
       </c>
       <c r="E788" s="6"/>
       <c r="F788" s="14">
         <v>323020</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="4">
         <v>780</v>
       </c>
       <c r="B789" s="10" t="s">
         <v>2336</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>2337</v>
       </c>
       <c r="D789" s="6" t="s">
         <v>2338</v>
       </c>
       <c r="E789" s="6"/>
       <c r="F789" s="14">
-        <v>451446</v>
+        <v>334192</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="4">
         <v>781</v>
       </c>
       <c r="B790" s="10" t="s">
         <v>2339</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>2340</v>
       </c>
       <c r="D790" s="6" t="s">
         <v>2341</v>
       </c>
       <c r="E790" s="6"/>
       <c r="F790" s="14">
-        <v>334192</v>
+        <v>451446</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" s="4">
         <v>782</v>
       </c>
       <c r="B791" s="10" t="s">
         <v>2342</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>2343</v>
       </c>
       <c r="D791" s="6" t="s">
         <v>2344</v>
       </c>
       <c r="E791" s="6"/>
       <c r="F791" s="14">
         <v>524082</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="4">
         <v>783</v>
       </c>
       <c r="B792" s="10" t="s">
@@ -23674,69 +23674,69 @@
         <v>2397</v>
       </c>
       <c r="D809" s="6" t="s">
         <v>2398</v>
       </c>
       <c r="E809" s="6"/>
       <c r="F809" s="14">
         <v>402490</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" s="4">
         <v>801</v>
       </c>
       <c r="B810" s="10" t="s">
         <v>2399</v>
       </c>
       <c r="C810" s="7" t="s">
         <v>2400</v>
       </c>
       <c r="D810" s="6" t="s">
         <v>2401</v>
       </c>
       <c r="E810" s="6"/>
       <c r="F810" s="14">
-        <v>537289</v>
+        <v>404501</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" s="4">
         <v>802</v>
       </c>
       <c r="B811" s="10" t="s">
         <v>2402</v>
       </c>
       <c r="C811" s="7" t="s">
         <v>2403</v>
       </c>
       <c r="D811" s="6" t="s">
         <v>2404</v>
       </c>
       <c r="E811" s="6"/>
       <c r="F811" s="14">
-        <v>404501</v>
+        <v>537289</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" s="4">
         <v>803</v>
       </c>
       <c r="B812" s="10" t="s">
         <v>2405</v>
       </c>
       <c r="C812" s="7" t="s">
         <v>2406</v>
       </c>
       <c r="D812" s="6" t="s">
         <v>2407</v>
       </c>
       <c r="E812" s="6"/>
       <c r="F812" s="14">
         <v>424908</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" s="4">
         <v>804</v>
       </c>
       <c r="B813" s="10" t="s">