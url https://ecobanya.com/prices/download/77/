--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -47,66 +47,66 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>Пилав-тандыр Greivari Weekend</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pilav-tandyr-greivari-weekend/</t>
   </si>
   <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>Гриль керамический Monolith Junior</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/gril-keramicheskiy-monolith-junior/</t>
+  </si>
+  <si>
     <t>5571</t>
   </si>
   <si>
     <t>Барбекю LK BBQ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/barbekyu-lk-bbq/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/gril-keramicheskiy-monolith-junior/</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>Гриль-бокс Greivari Weekend</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/gril-boks-greivari-weekend/</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>Гриль керамический Monolith Classic</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/gril-keramicheskiy-monolith-classic/</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t xml:space="preserve">Гриль керамический Monolith Le Chef </t>
   </si>
@@ -864,51 +864,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pilav-tandyr-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-lk-bbq/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-boks-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-le-chef/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-gril-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-kukhnya-monolith/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-tradition-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-big-chief-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-party-wagon-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-big-chief-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-grill-train/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-f50-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-f60/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-sport-f50/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-sport-f60/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-belly-f50/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/koptilnya-rsle-smoker-no1-f50-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-videro-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-videro-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/grili-wegrill-inout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-young/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-pro-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fantastic-grill-vezuviy-legenda--1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fantastic-grill-vezuviy-legenda--700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-feniks-900-3-pristolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-feniks-900-5-pristolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80148/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80147/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80020/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-trub-bez-shibera-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/vetrozashchita-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-trub-bez-shibera-dlya-grilya-feniks-900-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/podstavka-n200-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/list-pritopochnyy-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pristole-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-prokhoda-krovli-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shiber-povorotnyy-1shpg-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-1tg-1000-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-1tg-500-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prokhoda-krovli-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prokhoda-krovli-s-shiberom-dlya-grilya-feniks-900/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pilav-tandyr-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-lk-bbq/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-boks-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-le-chef/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-gril-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-kukhnya-monolith/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-tradition-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-big-chief-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-party-wagon-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-big-chief-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-grill-train/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-f50-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-f60/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-sport-f50/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-sport-f60/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-belly-f50/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/koptilnya-rsle-smoker-no1-f50-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-videro-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-videro-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/grili-wegrill-inout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-young/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-pro-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fantastic-grill-vezuviy-legenda--1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fantastic-grill-vezuviy-legenda--700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-feniks-900-3-pristolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-feniks-900-5-pristolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80148/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80147/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80020/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-trub-bez-shibera-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/vetrozashchita-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-trub-bez-shibera-dlya-grilya-feniks-900-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/podstavka-n200-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/list-pritopochnyy-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pristole-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-prokhoda-krovli-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shiber-povorotnyy-1shpg-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-1tg-1000-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-1tg-500-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prokhoda-krovli-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prokhoda-krovli-s-shiberom-dlya-grilya-feniks-900/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F51" sqref="F51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -961,73 +961,73 @@
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
         <v>8874</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>19536</v>
+        <v>65900</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="6"/>
+      <c r="E8" s="6">
+        <v>0</v>
+      </c>
       <c r="F8" s="14">
-        <v>65900</v>
+        <v>19536</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <v>27025</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>