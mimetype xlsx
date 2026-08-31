--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -47,102 +47,102 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>Пилав-тандыр Greivari Weekend</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pilav-tandyr-greivari-weekend/</t>
   </si>
   <si>
+    <t>5571</t>
+  </si>
+  <si>
+    <t>Барбекю LK BBQ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/barbekyu-lk-bbq/</t>
+  </si>
+  <si>
     <t>2826</t>
   </si>
   <si>
     <t>Гриль керамический Monolith Junior</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/gril-keramicheskiy-monolith-junior/</t>
   </si>
   <si>
-    <t>5571</t>
-[...7 lines deleted...]
-  <si>
     <t>5573</t>
   </si>
   <si>
     <t>Гриль-бокс Greivari Weekend</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/gril-boks-greivari-weekend/</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>Гриль керамический Monolith Classic</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/gril-keramicheskiy-monolith-classic/</t>
   </si>
   <si>
+    <t>5572</t>
+  </si>
+  <si>
+    <t>Барбекю-гриль Greivari Weekend</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/barbekyu-gril-greivari-weekend/</t>
+  </si>
+  <si>
     <t>2828</t>
   </si>
   <si>
     <t xml:space="preserve">Гриль керамический Monolith Le Chef </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/gril-keramicheskiy-monolith-le-chef/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/barbekyu-gril-greivari-weekend/</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>Барбекю-кухня Monolith</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/barbekyu-kukhnya-monolith/</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>Гриль-коптильня Smoky Fun Tradition 5</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/gril-koptilnya-smoky-fun-tradition-5/</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>Гриль-коптильня Smoky Fun Big Chief 5</t>
   </si>
@@ -864,51 +864,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pilav-tandyr-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-lk-bbq/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-boks-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-le-chef/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-gril-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-kukhnya-monolith/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-tradition-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-big-chief-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-party-wagon-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-big-chief-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-grill-train/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-f50-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-f60/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-sport-f50/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-sport-f60/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-belly-f50/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/koptilnya-rsle-smoker-no1-f50-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-videro-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-videro-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/grili-wegrill-inout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-young/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-pro-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fantastic-grill-vezuviy-legenda--1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fantastic-grill-vezuviy-legenda--700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-feniks-900-3-pristolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-feniks-900-5-pristolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80148/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80147/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80020/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-trub-bez-shibera-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/vetrozashchita-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-trub-bez-shibera-dlya-grilya-feniks-900-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/podstavka-n200-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/list-pritopochnyy-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pristole-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-prokhoda-krovli-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shiber-povorotnyy-1shpg-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-1tg-1000-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-1tg-500-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prokhoda-krovli-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prokhoda-krovli-s-shiberom-dlya-grilya-feniks-900/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pilav-tandyr-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-lk-bbq/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-boks-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-gril-greivari-weekend/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-keramicheskiy-monolith-le-chef/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/barbekyu-kukhnya-monolith/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-tradition-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-big-chief-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-party-wagon-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-big-chief-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-koptilnya-smoky-fun-grill-train/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-f50-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-f60/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-sport-f50/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-sport-f60/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-no1-belly-f50/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/koptilnya-rsle-smoker-no1-f50-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-videro-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-rsle-videro-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/grili-wegrill-inout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-young/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-pro-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-wegrill-pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fantastic-grill-vezuviy-legenda--1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/fantastic-grill-vezuviy-legenda--700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-feniks-900-3-pristolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/gril-feniks-900-5-pristolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80148/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80147/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/motor-dlya-grilya-heibi-80020/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-trub-bez-shibera-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/vetrozashchita-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-trub-bez-shibera-dlya-grilya-feniks-900-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/podstavka-n200-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/list-pritopochnyy-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pristole-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-prokhoda-krovli-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shiber-povorotnyy-1shpg-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-1tg-1000-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/truba-1tg-500-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prokhoda-krovli-dlya-grilya-feniks-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/komplekt-prokhoda-krovli-s-shiberom-dlya-grilya-feniks-900/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F51" sqref="F51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -961,73 +961,73 @@
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
         <v>8874</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="6">
+        <v>0</v>
+      </c>
       <c r="F7" s="14">
-        <v>65900</v>
+        <v>19536</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>19536</v>
+        <v>65900</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <v>27025</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
@@ -1037,73 +1037,73 @@
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>119900</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="6"/>
+      <c r="E11" s="6">
+        <v>0</v>
+      </c>
       <c r="F11" s="14">
-        <v>239900</v>
+        <v>50736</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>50736</v>
+        <v>239900</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>334950</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">