--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -38,1134 +38,1134 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Аксессуары для каминов и печей</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>4011</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame D15160AK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15160ak/</t>
+  </si>
+  <si>
+    <t>2746</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каминный набор HEIBI 43672 </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-43672/</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>Дровница 52338-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-52338-028/</t>
+  </si>
+  <si>
     <t>4033</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame C01816AK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816ak/</t>
   </si>
   <si>
-    <t>4011</t>
-[...25 lines deleted...]
-  <si>
     <t>4012</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame T822PK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t822pk/</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>Дровница 52340-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-52340-028/</t>
   </si>
   <si>
+    <t>4032</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C01816BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816bk/</t>
+  </si>
+  <si>
     <t>2747</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 43815</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-43815/</t>
   </si>
   <si>
-    <t>4032</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816bk/</t>
+    <t>2748</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 43818</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-43818/</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame C03010BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03010bk/</t>
   </si>
   <si>
+    <t>4013</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame T1052BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t1052bk/</t>
+  </si>
+  <si>
     <t>2777</t>
   </si>
   <si>
     <t>Дровница HEIBI 43768</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-43768/</t>
   </si>
   <si>
-    <t>4013</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-43818/</t>
+    <t>4031</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C03850AGK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850agk/</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дровница HEIBI 52040-001 </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52040-001/</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t xml:space="preserve">Каминный набор HEIBI 52036-001 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-001/</t>
   </si>
   <si>
-    <t>2771</t>
-[...16 lines deleted...]
-  <si>
     <t>4014</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D51466BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51466bk/</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame C03850BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850bk/</t>
   </si>
   <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52040-026</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52040-026/</t>
+  </si>
+  <si>
     <t>2736</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52036-026</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-026/</t>
   </si>
   <si>
-    <t>2772</t>
-[...7 lines deleted...]
-  <si>
     <t>4015</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D56303AB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303ab/</t>
   </si>
   <si>
+    <t>4029</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C04011PB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pb/</t>
+  </si>
+  <si>
+    <t>4016</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame D51032AB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ab/</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52262-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52262-028/</t>
+  </si>
+  <si>
     <t>2757</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52253-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-025/</t>
   </si>
   <si>
-    <t>4029</t>
-[...23 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-heibi-52262-028/</t>
+    <t>4017</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame T806BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t806bk/</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52253-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-036/</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>Дровница HEIBI 52262-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52262-036/</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame C04011PK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pk/</t>
   </si>
   <si>
-    <t>4017</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t806bk/</t>
+    <t>2758</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52255-025</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52255-025/</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame T807BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t807bk/</t>
   </si>
   <si>
+    <t>4038</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C39040ASK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040ask/</t>
+  </si>
+  <si>
     <t>2778</t>
   </si>
   <si>
     <t>Дровница HEIBI 52262-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52262-072/</t>
   </si>
   <si>
-    <t>2758</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040ask/</t>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52270-072</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52270-072/</t>
+  </si>
+  <si>
+    <t>4019</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame T400AGK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t400agk/</t>
+  </si>
+  <si>
+    <t>4037</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C39040BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040bk/</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52257-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52257-072/</t>
   </si>
   <si>
-    <t>4019</t>
-[...23 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-heibi-52270-072/</t>
+    <t>2739</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каминный набор HEIBI 52267-072 </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52267-072/</t>
+  </si>
+  <si>
+    <t>4027</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame FIRE97ASK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97ask/</t>
+  </si>
+  <si>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame T809AB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t809ab/</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>Дровница HEIBI 52271-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52271-028/</t>
   </si>
   <si>
-    <t>4027</t>
-[...23 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52267-072/</t>
+    <t>4021</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame D51040AB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51040ab/</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52272-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52272-072/</t>
   </si>
   <si>
-    <t>4021</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51040ab/</t>
+    <t>4025</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame FIRE97BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97bk/</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>Дровница HEIBI 52304-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52304-072/</t>
   </si>
   <si>
-    <t>4025</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97bk/</t>
+    <t>4034</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame O31206AGK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206agk/</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52278-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52278-028/</t>
   </si>
   <si>
+    <t>4022</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame D50011AB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011ab/</t>
+  </si>
+  <si>
     <t>2774</t>
   </si>
   <si>
     <t>Дровница HEIBI 52318-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52318-072/</t>
   </si>
   <si>
-    <t>4034</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011ab/</t>
+    <t>2764</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52286-036</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52286-036/</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52333-072</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52333-072/</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D50011BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011bk/</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame O31206BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206bk/</t>
   </si>
   <si>
-    <t>2764</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-heibi-52333-072/</t>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52336-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52336-028/</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame O61048BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o61048bk/</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D56303PRC</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303prc/</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52299-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52299-072/</t>
   </si>
   <si>
-    <t>2784</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-heibi-52336-028/</t>
+    <t>Защитный экран Royal Flame S301BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-s301bk/</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52341-036</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52341-036/</t>
+  </si>
+  <si>
+    <t>2761</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52314-025</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52314-025/</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52354-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52354-036/</t>
   </si>
   <si>
-    <t>2785</t>
-[...20 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52314-025/</t>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 65206-026</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-65206-026/</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>Меха для поддува HEIBI 52349-000</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/mekha-dlya-podduva-heibi-52349-000/</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52315-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52315-025/</t>
   </si>
   <si>
-    <t>2861</t>
-[...16 lines deleted...]
-  <si>
     <t>2853</t>
   </si>
   <si>
     <t xml:space="preserve">Экран для камина HEIBI 52131-026 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52131-026/</t>
   </si>
   <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каминный набор HEIBI 52356-036 </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52356-036/</t>
+  </si>
+  <si>
+    <t>2738</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52317-072</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52317-072/</t>
+  </si>
+  <si>
+    <t>2851</t>
+  </si>
+  <si>
+    <t>Экран для камина HEIBI 52145-025</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52145-025/</t>
+  </si>
+  <si>
     <t>4044</t>
   </si>
   <si>
     <t>Дровница Royal Flame (B68040AGK)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-b68040agk/</t>
   </si>
   <si>
-    <t>2851</t>
-[...23 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52356-036/</t>
+    <t>2740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каминный набор HEIBI 52319-072 </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52319-072/</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>Экран для камина HEIBI 52246-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52246-028/</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>Дровница Royal Flame B20000AB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-b20000ab/</t>
   </si>
   <si>
-    <t>2852</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52319-072/</t>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>Экран для камина HEIBI 52247-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52247-028/</t>
+  </si>
+  <si>
+    <t>4043</t>
+  </si>
+  <si>
+    <t>Дровница Royal Flame B68040BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-royal-flame-b68040bk/</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52320-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52320-028/</t>
   </si>
   <si>
-    <t>2854</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-royal-flame-b68040bk/</t>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52321-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52321-028/</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>Экран для камина HEIBI 52293-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52293-025/</t>
   </si>
   <si>
-    <t>2769</t>
-[...7 lines deleted...]
-  <si>
     <t>4041</t>
   </si>
   <si>
     <t>Дровница Royal Flame L502BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-l502bk/</t>
   </si>
   <si>
+    <t>4699</t>
+  </si>
+  <si>
+    <t>Экран для камина Везувий C 120(B,S,Ч)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-120bsch/</t>
+  </si>
+  <si>
+    <t>2760</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52322-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52322-028/</t>
+  </si>
+  <si>
     <t>2767</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 65211-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-028/</t>
   </si>
   <si>
-    <t>4699</t>
-[...16 lines deleted...]
-  <si>
     <t>4048</t>
   </si>
   <si>
     <t>Дровница Royal Flame LH007BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-lh007bk/</t>
   </si>
   <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52327-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52327-028/</t>
+  </si>
+  <si>
+    <t>4047</t>
+  </si>
+  <si>
+    <t>Дровница Royal Flame LT002AS</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-royal-flame-lt002as/</t>
+  </si>
+  <si>
     <t>4701</t>
   </si>
   <si>
     <t>Экран для камина Везувий C 130 (B,S,Ч.)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-130-bsch/</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>Меха для поддува HEIBI 52174-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/mekha-dlya-podduva-heibi-52174-028/</t>
   </si>
   <si>
-    <t>2765</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-royal-flame-lt002as/</t>
+    <t>4046</t>
+  </si>
+  <si>
+    <t>Дровница Royal Flame O40901AGK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-royal-flame-o40901agk/</t>
+  </si>
+  <si>
+    <t>4700</t>
+  </si>
+  <si>
+    <t>Экран для камина Везувий С 110 (С.S,Ч)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-s-110-ssch/</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52335-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52335-028/</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52348-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52348-028/</t>
   </si>
   <si>
-    <t>4046</t>
-[...23 lines deleted...]
-    <t>https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-s-110-ssch/</t>
+    <t>2743</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52343-072</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52343-072/</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>Дровница Royal Flame O40901BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-o40901bk/</t>
   </si>
   <si>
-    <t>2743</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52343-072/</t>
+    <t>4040</t>
+  </si>
+  <si>
+    <t>Дровница Royal Flame W3326-21</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-royal-flame-w3326-21/</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t xml:space="preserve">Каминный набор HEIBI 52344-072 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52344-072/</t>
   </si>
   <si>
-    <t>4040</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-royal-flame-w3326-21/</t>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52345-072</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52345-072/</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>Дровница Везувий D 110 (B,S,Ч.)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d-110-bsch/</t>
   </si>
   <si>
-    <t>2744</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52345-072/</t>
+    <t>2755</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52357-036</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52357-036/</t>
+  </si>
+  <si>
+    <t>2749</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52346-036</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52346-036/</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>Дровница Везувий D 130 (B,S,Ч.)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d-130-bsch/</t>
   </si>
   <si>
-    <t>2749</t>
-[...16 lines deleted...]
-  <si>
     <t>4682</t>
   </si>
   <si>
     <t>Дровница Везувий D 140 (B,S,Ч.)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d-140-bsch/</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t xml:space="preserve">Каминный набор HEIBI 52347-036 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52347-036/</t>
   </si>
   <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 65211-025</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-025/</t>
+  </si>
+  <si>
     <t>4683</t>
   </si>
   <si>
     <t>Дровница Везувий D 150 (B,S,Ч.)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d-150-bsch/</t>
   </si>
   <si>
-    <t>2766</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-025/</t>
+    <t>4686</t>
+  </si>
+  <si>
+    <t>Дровница Везувий D 160 (B,S,Ч.)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-vezuviy-d-160-bsch/</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 65211-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-036/</t>
   </si>
   <si>
-    <t>4686</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-vezuviy-d-160-bsch/</t>
+    <t>2753</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52355-036</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52355-036/</t>
+  </si>
+  <si>
+    <t>4681</t>
+  </si>
+  <si>
+    <t>Дровница Везувий D210</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-vezuviy-d210/</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>Колосник HEIBI 52214-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kolosnik-heibi-52214-025/</t>
   </si>
   <si>
-    <t>4681</t>
-[...16 lines deleted...]
-  <si>
     <t>4679</t>
   </si>
   <si>
     <t>Дровница Везувий D220</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d220/</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>Дровница Везувий D230</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d230/</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>Дровница Везувий D240</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d240/</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 65205-026</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-65205-026/</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>Дровница Везувий D250</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d250/</t>
   </si>
   <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>Колосник HEIBI 52203-025</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kolosnik-heibi-52203-025/</t>
+  </si>
+  <si>
     <t>2786</t>
   </si>
   <si>
     <t>Дровница, сумка HEIBI 52342-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-sumka-heibi-52342-036/</t>
   </si>
   <si>
-    <t>2859</t>
-[...7 lines deleted...]
-  <si>
     <t>2789</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52285-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52285-028/</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D15011BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011bk/</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52289-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52289-072/</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52312-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-028/</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D15016BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016bk/</t>
   </si>
   <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame D15134AB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134ab/</t>
+  </si>
+  <si>
     <t>2788</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52312-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-036/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134ab/</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>Колосник HEIBI 52207-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kolosnik-heibi-52207-025/</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52323-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52323-028/</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52339-028</t>
   </si>
@@ -2448,51 +2448,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15160ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43672/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-52338-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t822pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-52340-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43815/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03010bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-43768/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t1052bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43818/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52040-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51466bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52040-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pb/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t806bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t807bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52255-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52257-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t400agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52270-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52271-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t809ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52267-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52272-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51040ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52304-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52278-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52318-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52286-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52333-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o61048bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303prc/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52299-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52336-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52354-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52341-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-s301bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52314-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52315-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/mekha-dlya-podduva-heibi-52349-000/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-65206-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52131-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b68040agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52145-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52317-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52356-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b20000ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52246-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52319-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52320-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52247-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b68040bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52293-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52321-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-l502bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-120bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52322-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-lh007bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-130-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/mekha-dlya-podduva-heibi-52174-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52327-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-lt002as/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52348-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-o40901agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52335-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-s-110-ssch/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-o40901bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52343-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52344-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-w3326-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-110-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52345-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-130-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52346-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52357-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-140-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52347-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-150-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-160-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52214-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d210/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52355-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d220/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d230/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d240/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65205-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d250/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-sumka-heibi-52342-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52203-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52285-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52289-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52207-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52323-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52339-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d41111bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52209-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52211-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t389bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t665pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t808bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t811ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52201-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-110-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-120-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-120-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-150-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-160-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-170-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-180-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-190-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/goncharnyy-krug-politekh-nastolnyy-gk-1-1-s-nozhnoy-pedalyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/goncharnyy-krug-politekh-nastolnyy-gk-1-2-s-ruchnym-upravleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-gefest-250kh250kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-feniks-nerzhaveyka-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-vezuviy-standart-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-l-600-dlya-kamina/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-s-derevyannoy-ruchkoy-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovannaya-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-kovanyy-s-krucheniem-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-s-krucheniem-l-800-lk/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-dlya-mangala-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-kovannyy-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shchetka-kovannaya-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-s-krucheniem-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-vulkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-650mm-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-950mm-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-190-kh-190-vnutrenniy-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-210-kh-210-na-pechi-terma-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-300-kh-300-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-250-kh-250-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/koptilnya-na-pech-kulinar/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-romb-black-l-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-l-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-black-l-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-black-l-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c01822vk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-s61048vk-3-sektsiichernyy-s-risunkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c39040bk-3-sektsii-chernyy-s-chugunnym-obramleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31206bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31030bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31030ab-antichnaya-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31021ab-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04044bk-chernyy-po-krayu-lepestok/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04011pb-c04014pb-64kh754-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04010pb-4-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04010bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03850bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03850agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03325bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03026bk-68kh80-3-sektsii-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03026ab-68kh80-3-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03325ab-3-sektsii-antichnaya-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011ab-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c01914agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-b40902vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000vk-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rrk/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rv-polirovannaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rk-chernaya-s-latunyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v68040agk-bronza-lepestok-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v68040vk-chernyylepestok-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-kovonaya-d320b/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-kovonaya-d310b/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011ak-64kh244-predmetachernyy-s-antichnoy-latunyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134rv/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d41111-ask-sostarennoe-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011agk-80kh20-rytsar-4-predmeta-antichnoe-zolotochernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011as-k3050s-rytsar-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041av/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51194av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51194vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56293pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-n51800ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-n15018vk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15160ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43672/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-52338-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t822pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-52340-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43815/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43818/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03010bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t1052bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-43768/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52040-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51466bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52040-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pb/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t806bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52255-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t807bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52270-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t400agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52257-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52267-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t809ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52271-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51040ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52272-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52304-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52278-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52318-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52286-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52333-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52336-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o61048bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303prc/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52299-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-s301bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52341-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52314-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52354-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-65206-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/mekha-dlya-podduva-heibi-52349-000/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52315-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52131-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52356-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52317-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52145-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b68040agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52319-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52246-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b20000ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52247-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b68040bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52320-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52321-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52293-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-l502bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-120bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52322-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-lh007bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52327-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-lt002as/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-130-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/mekha-dlya-podduva-heibi-52174-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-o40901agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-s-110-ssch/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52335-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52348-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52343-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-o40901bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-w3326-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52344-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52345-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-110-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52357-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52346-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-130-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-140-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52347-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-150-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-160-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52355-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d210/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52214-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d220/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d230/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d240/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65205-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d250/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52203-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-sumka-heibi-52342-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52285-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52289-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52207-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52323-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52339-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d41111bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52209-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52211-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t389bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t665pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t808bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t811ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52201-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-110-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-120-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-120-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-150-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-160-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-170-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-180-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-190-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/goncharnyy-krug-politekh-nastolnyy-gk-1-1-s-nozhnoy-pedalyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/goncharnyy-krug-politekh-nastolnyy-gk-1-2-s-ruchnym-upravleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-gefest-250kh250kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-feniks-nerzhaveyka-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-vezuviy-standart-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-l-600-dlya-kamina/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-s-derevyannoy-ruchkoy-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovannaya-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-kovanyy-s-krucheniem-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-s-krucheniem-l-800-lk/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-dlya-mangala-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-kovannyy-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shchetka-kovannaya-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-s-krucheniem-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-vulkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-650mm-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-950mm-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-190-kh-190-vnutrenniy-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-210-kh-210-na-pechi-terma-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-300-kh-300-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-250-kh-250-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/koptilnya-na-pech-kulinar/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-romb-black-l-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-l-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-black-l-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-black-l-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c01822vk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-s61048vk-3-sektsiichernyy-s-risunkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c39040bk-3-sektsii-chernyy-s-chugunnym-obramleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31206bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31030bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31030ab-antichnaya-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31021ab-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04044bk-chernyy-po-krayu-lepestok/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04011pb-c04014pb-64kh754-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04010pb-4-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04010bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03850bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03850agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03325bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03026bk-68kh80-3-sektsii-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03026ab-68kh80-3-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03325ab-3-sektsii-antichnaya-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011ab-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c01914agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-b40902vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000vk-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rrk/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rv-polirovannaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rk-chernaya-s-latunyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v68040agk-bronza-lepestok-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v68040vk-chernyylepestok-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-kovonaya-d320b/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-kovonaya-d310b/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011ak-64kh244-predmetachernyy-s-antichnoy-latunyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134rv/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d41111-ask-sostarennoe-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011agk-80kh20-rytsar-4-predmeta-antichnoe-zolotochernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011as-k3050s-rytsar-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041av/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51194av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51194vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56293pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-n51800ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-n15018vk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F231" sqref="F231"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2529,107 +2529,107 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>6206</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>4453</v>
+        <v>16206</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>16206</v>
+        <v>13371</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="6"/>
+      <c r="E9" s="6">
+        <v>0</v>
+      </c>
       <c r="F9" s="14">
-        <v>13371</v>
+        <v>6206</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="14">
         <v>4846</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
@@ -2639,205 +2639,205 @@
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
         <v>17718</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="6">
+        <v>0</v>
+      </c>
       <c r="F12" s="14">
-        <v>15214</v>
+        <v>5686</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>5686</v>
+        <v>15214</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="E14" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>2392</v>
+        <v>14860</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="6">
+        <v>0</v>
+      </c>
       <c r="F15" s="14">
-        <v>8929</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
         <v>5191</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>14860</v>
+        <v>8929</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="E18" s="6"/>
+      <c r="E18" s="6">
+        <v>0</v>
+      </c>
       <c r="F18" s="14">
-        <v>24656</v>
+        <v>5718</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>21804</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>5718</v>
+        <v>24656</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="14">
         <v>5344</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
@@ -2851,333 +2851,333 @@
       <c r="D22" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
         <v>4198</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>21804</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>19000</v>
+        <v>21804</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="14">
         <v>2745</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="6"/>
+      <c r="E26" s="6">
+        <v>0</v>
+      </c>
       <c r="F26" s="14">
-        <v>17647</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="14">
-        <v>3177</v>
+        <v>5475</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E28" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>5475</v>
+        <v>7638</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>7638</v>
+        <v>17647</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E30" s="6"/>
+      <c r="E30" s="6">
+        <v>0</v>
+      </c>
       <c r="F30" s="14">
-        <v>14647</v>
+        <v>6542</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>7638</v>
+        <v>14647</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="E32" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>2787</v>
+        <v>7638</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
-        <v>6542</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>4500</v>
+        <v>15923</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>15710</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="E36" s="6"/>
+      <c r="E36" s="6">
+        <v>0</v>
+      </c>
       <c r="F36" s="14">
-        <v>15923</v>
+        <v>13119</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E37" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>13119</v>
+        <v>15710</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>38179</v>
+        <v>20388</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
         <v>6861</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
@@ -3191,69 +3191,69 @@
       <c r="D40" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
         <v>12219</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>20388</v>
+        <v>38179</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>11103</v>
+        <v>22656</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
         <v>3100</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
@@ -3265,1127 +3265,1127 @@
       <c r="D44" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>7003</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>22656</v>
+        <v>11103</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="E46" s="6"/>
+      <c r="E46" s="6">
+        <v>0</v>
+      </c>
       <c r="F46" s="14">
-        <v>26388</v>
+        <v>6464</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="E47" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>6464</v>
+        <v>26388</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="E48" s="6"/>
+      <c r="E48" s="6">
+        <v>0</v>
+      </c>
       <c r="F48" s="14">
-        <v>48392</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E49" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>2647</v>
+        <v>48392</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="E50" s="6"/>
+      <c r="E50" s="6">
+        <v>0</v>
+      </c>
       <c r="F50" s="14">
-        <v>18010</v>
+        <v>8805</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>20388</v>
+        <v>18010</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>8805</v>
+        <v>7224</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>151</v>
       </c>
-      <c r="E53" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>7224</v>
+        <v>20388</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="E54" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>5779</v>
+        <v>26496</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>157</v>
       </c>
-      <c r="E55" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>10280</v>
+        <v>22724</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="E56" s="6"/>
+      <c r="E56" s="6">
+        <v>0</v>
+      </c>
       <c r="F56" s="14">
-        <v>26496</v>
+        <v>5779</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="E57" s="6"/>
+      <c r="E57" s="6">
+        <v>0</v>
+      </c>
       <c r="F57" s="14">
-        <v>22724</v>
+        <v>10280</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="E58" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>9461</v>
+        <v>17971</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="E59" s="6"/>
+      <c r="E59" s="6">
+        <v>0</v>
+      </c>
       <c r="F59" s="14">
-        <v>3990</v>
+        <v>9461</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>46118</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>17971</v>
+        <v>46118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C62" s="7" t="s">
         <v>176</v>
       </c>
-      <c r="C62" s="7" t="s">
+      <c r="D62" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="D62" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E62" s="6"/>
+      <c r="E62" s="6">
+        <v>0</v>
+      </c>
       <c r="F62" s="14">
-        <v>5653</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="C63" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="C63" s="7" t="s">
+      <c r="D63" s="6" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
         <v>14718</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>71</v>
+        <v>181</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="E64" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>4179</v>
+        <v>14904</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>14904</v>
+        <v>5653</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>12328</v>
+        <v>17158</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
         <v>8880</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>17158</v>
+        <v>12328</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>11776</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="E70" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>6243</v>
+        <v>6858</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>18110</v>
+        <v>24840</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>24840</v>
+        <v>18110</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="E73" s="6"/>
+      <c r="E73" s="6">
+        <v>0</v>
+      </c>
       <c r="F73" s="14">
-        <v>6858</v>
+        <v>6243</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="E74" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>2466</v>
+        <v>36800</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>9660</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="E76" s="6"/>
+      <c r="E76" s="6">
+        <v>0</v>
+      </c>
       <c r="F76" s="14">
-        <v>36800</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>14004</v>
+        <v>16744</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>225</v>
       </c>
-      <c r="E78" s="6"/>
+      <c r="E78" s="6">
+        <v>0</v>
+      </c>
       <c r="F78" s="14">
-        <v>16744</v>
+        <v>5146</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="E79" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>5146</v>
+        <v>14004</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>41032</v>
+        <v>13371</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>13371</v>
+        <v>41032</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E82" s="6">
         <v>0</v>
       </c>
       <c r="F82" s="14">
         <v>4891</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>7780</v>
+        <v>8433</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>8433</v>
+        <v>15640</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>15640</v>
+        <v>7780</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>5990</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
-        <v>10719</v>
+        <v>21804</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="E88" s="6"/>
+      <c r="E88" s="6">
+        <v>0</v>
+      </c>
       <c r="F88" s="14">
-        <v>8170</v>
+        <v>8873</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
-        <v>21804</v>
+        <v>10719</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="E90" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>8873</v>
+        <v>8170</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="E91" s="6"/>
+      <c r="E91" s="6">
+        <v>0</v>
+      </c>
       <c r="F91" s="14">
-        <v>9229</v>
+        <v>6166</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>267</v>
       </c>
-      <c r="E92" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E92" s="6"/>
       <c r="F92" s="14">
-        <v>6166</v>
+        <v>9703</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
         <v>13500</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>9703</v>
+        <v>9229</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="E95" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>6264</v>
+        <v>22586</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="E96" s="6"/>
+      <c r="E96" s="6">
+        <v>0</v>
+      </c>
       <c r="F96" s="14">
-        <v>22586</v>
+        <v>6264</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="E97" s="6"/>
+      <c r="E97" s="6">
+        <v>0</v>
+      </c>
       <c r="F97" s="14">
-        <v>32935</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="E98" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>3099</v>
+        <v>32935</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>7226</v>
+        <v>42780</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>42780</v>
+        <v>7226</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>5766</v>
+        <v>9623</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
         <v>12052</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>9623</v>
+        <v>5766</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
         <v>4369</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
@@ -4395,159 +4395,159 @@
         <v>305</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
         <v>14789</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>5131</v>
+        <v>9906</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>9906</v>
+        <v>5131</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>9906</v>
+        <v>7417</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>7417</v>
+        <v>9906</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>12052</v>
+        <v>10607</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>324</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
         <v>5321</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>10607</v>
+        <v>12052</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
         <v>5321</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
@@ -4611,69 +4611,69 @@
         <v>341</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>14402</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>21451</v>
+        <v>14030</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>14030</v>
+        <v>21451</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
         <v>29624</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
@@ -4739,73 +4739,73 @@
         <v>362</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E124" s="6">
         <v>0</v>
       </c>
       <c r="F124" s="14">
         <v>2510</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>366</v>
       </c>
-      <c r="E125" s="6"/>
+      <c r="E125" s="6">
+        <v>0</v>
+      </c>
       <c r="F125" s="14">
-        <v>29744</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="E126" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>2621</v>
+        <v>29744</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>370</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
         <v>16468</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">