--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -38,713 +38,713 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Аксессуары для каминов и печей</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>4033</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C01816AK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816ak/</t>
+  </si>
+  <si>
     <t>4011</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D15160AK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15160ak/</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t xml:space="preserve">Каминный набор HEIBI 43672 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-43672/</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>Дровница 52338-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-52338-028/</t>
   </si>
   <si>
-    <t>4033</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816ak/</t>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>Дровница 52340-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-52340-028/</t>
+  </si>
+  <si>
+    <t>4032</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C01816BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816bk/</t>
+  </si>
+  <si>
+    <t>2747</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 43815</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-43815/</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame T822PK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t822pk/</t>
   </si>
   <si>
-    <t>2793</t>
-[...23 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-43815/</t>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 43768</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-43768/</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 43818</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-43818/</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame C03010BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03010bk/</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame T1052BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t1052bk/</t>
   </si>
   <si>
-    <t>2777</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-heibi-43768/</t>
+    <t>4014</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame D51466BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51466bk/</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame C03850AGK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850agk/</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t xml:space="preserve">Дровница HEIBI 52040-001 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52040-001/</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t xml:space="preserve">Каминный набор HEIBI 52036-001 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-001/</t>
   </si>
   <si>
-    <t>4014</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51466bk/</t>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52040-026</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52040-026/</t>
+  </si>
+  <si>
+    <t>2736</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52036-026</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-026/</t>
+  </si>
+  <si>
+    <t>4015</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame D56303AB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303ab/</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame C03850BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850bk/</t>
   </si>
   <si>
-    <t>2772</t>
-[...23 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303ab/</t>
+    <t>2757</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52253-025</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-025/</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame C04011PB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pb/</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D51032AB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ab/</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>Дровница HEIBI 52262-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52262-028/</t>
   </si>
   <si>
-    <t>2757</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-025/</t>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52262-036</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52262-036/</t>
+  </si>
+  <si>
+    <t>4028</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C04011PK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pk/</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame T806BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t806bk/</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52253-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-036/</t>
   </si>
   <si>
-    <t>2782</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pk/</t>
+    <t>4038</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C39040ASK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040ask/</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52262-072</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52262-072/</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52255-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52255-025/</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame T807BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t807bk/</t>
   </si>
   <si>
-    <t>4038</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-heibi-52262-072/</t>
+    <t>4037</t>
+  </si>
+  <si>
+    <t>Защитный экран Royal Flame C39040BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040bk/</t>
+  </si>
+  <si>
+    <t>2741</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52257-072</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52257-072/</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>Дровница HEIBI 52270-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52270-072/</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame T400AGK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t400agk/</t>
   </si>
   <si>
-    <t>4037</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52257-072/</t>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame T809AB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t809ab/</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52271-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52271-028/</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t xml:space="preserve">Каминный набор HEIBI 52267-072 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52267-072/</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame FIRE97ASK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97ask/</t>
   </si>
   <si>
-    <t>4020</t>
-[...16 lines deleted...]
-  <si>
     <t>4021</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D51040AB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51040ab/</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52272-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52272-072/</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame FIRE97BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97bk/</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>Дровница HEIBI 52304-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52304-072/</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame O31206AGK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206agk/</t>
   </si>
   <si>
+    <t>4022</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame D50011AB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011ab/</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>Дровница HEIBI 52318-072</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-heibi-52318-072/</t>
+  </si>
+  <si>
     <t>2759</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52278-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52278-028/</t>
   </si>
   <si>
-    <t>4022</t>
-[...16 lines deleted...]
-  <si>
     <t>2764</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52286-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52286-036/</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>Дровница HEIBI 52333-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52333-072/</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D50011BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011bk/</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame O31206BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206bk/</t>
   </si>
   <si>
+    <t>2742</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52299-072</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52299-072/</t>
+  </si>
+  <si>
     <t>2784</t>
   </si>
   <si>
     <t>Дровница HEIBI 52336-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52336-028/</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>Защитный экран Royal Flame O61048BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o61048bk/</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D56303PRC</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303prc/</t>
   </si>
   <si>
-    <t>2742</t>
-[...7 lines deleted...]
-  <si>
     <t>Защитный экран Royal Flame S301BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-s301bk/</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>Дровница HEIBI 52341-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-52341-036/</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52314-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52314-025/</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52354-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52354-036/</t>
   </si>
   <si>
+    <t>2762</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52315-025</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52315-025/</t>
+  </si>
+  <si>
+    <t>2853</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Экран для камина HEIBI 52131-026 </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52131-026/</t>
+  </si>
+  <si>
     <t>2773</t>
   </si>
   <si>
     <t>Дровница HEIBI 65206-026</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-heibi-65206-026/</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>Меха для поддува HEIBI 52349-000</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/mekha-dlya-podduva-heibi-52349-000/</t>
   </si>
   <si>
-    <t>2762</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52131-026/</t>
+    <t>4044</t>
+  </si>
+  <si>
+    <t>Дровница Royal Flame (B68040AGK)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-royal-flame-b68040agk/</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t xml:space="preserve">Каминный набор HEIBI 52356-036 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52356-036/</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52317-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52317-072/</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>Экран для камина HEIBI 52145-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52145-025/</t>
   </si>
   <si>
-    <t>4044</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-royal-flame-b68040agk/</t>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>Экран для камина HEIBI 52246-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52246-028/</t>
+  </si>
+  <si>
+    <t>4039</t>
+  </si>
+  <si>
+    <t>Дровница Royal Flame B20000AB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-royal-flame-b20000ab/</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t xml:space="preserve">Каминный набор HEIBI 52319-072 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52319-072/</t>
   </si>
   <si>
-    <t>2852</t>
-[...14 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-royal-flame-b20000ab/</t>
+    <t>2763</t>
+  </si>
+  <si>
+    <t>Каминный набор HEIBI 52320-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52320-028/</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>Экран для камина HEIBI 52247-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52247-028/</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>Дровница Royal Flame B68040BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-b68040bk/</t>
   </si>
   <si>
-    <t>2763</t>
-[...7 lines deleted...]
-  <si>
     <t>2769</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52321-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52321-028/</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>Экран для камина HEIBI 52293-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ekran-dlya-kamina-heibi-52293-025/</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>Дровница Royal Flame L502BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-l502bk/</t>
@@ -764,203 +764,203 @@
   <si>
     <t>Каминный набор HEIBI 52322-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52322-028/</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 65211-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-028/</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>Дровница Royal Flame LH007BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-lh007bk/</t>
   </si>
   <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>Меха для поддува HEIBI 52174-028</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/mekha-dlya-podduva-heibi-52174-028/</t>
+  </si>
+  <si>
     <t>2765</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52327-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52327-028/</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>Дровница Royal Flame LT002AS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-lt002as/</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>Экран для камина Везувий C 130 (B,S,Ч.)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-130-bsch/</t>
   </si>
   <si>
-    <t>2862</t>
-[...7 lines deleted...]
-  <si>
     <t>4046</t>
   </si>
   <si>
     <t>Дровница Royal Flame O40901AGK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-o40901agk/</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>Экран для камина Везувий С 110 (С.S,Ч)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-s-110-ssch/</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52335-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52335-028/</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52348-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52348-028/</t>
   </si>
   <si>
+    <t>4045</t>
+  </si>
+  <si>
+    <t>Дровница Royal Flame O40901BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-royal-flame-o40901bk/</t>
+  </si>
+  <si>
     <t>2743</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52343-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52343-072/</t>
   </si>
   <si>
-    <t>4045</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-royal-flame-o40901bk/</t>
+    <t>2745</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каминный набор HEIBI 52344-072 </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52344-072/</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>Дровница Royal Flame W3326-21</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-royal-flame-w3326-21/</t>
   </si>
   <si>
-    <t>2745</t>
-[...7 lines deleted...]
-  <si>
     <t>2744</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52345-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52345-072/</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>Дровница Везувий D 110 (B,S,Ч.)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d-110-bsch/</t>
   </si>
   <si>
+    <t>4685</t>
+  </si>
+  <si>
+    <t>Дровница Везувий D 130 (B,S,Ч.)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-vezuviy-d-130-bsch/</t>
+  </si>
+  <si>
     <t>2755</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52357-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52357-036/</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 52346-036</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52346-036/</t>
   </si>
   <si>
-    <t>4685</t>
-[...7 lines deleted...]
-  <si>
     <t>4682</t>
   </si>
   <si>
     <t>Дровница Везувий D 140 (B,S,Ч.)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-vezuviy-d-140-bsch/</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t xml:space="preserve">Каминный набор HEIBI 52347-036 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-52347-036/</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>Каминный набор HEIBI 65211-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-025/</t>
@@ -1088,84 +1088,84 @@
   <si>
     <t>Дровница, тележка HEIBI 52285-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52285-028/</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D15011BK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011bk/</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52289-072</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52289-072/</t>
   </si>
   <si>
+    <t>4002</t>
+  </si>
+  <si>
+    <t>Каминный набор Royal Flame D15016BK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016bk/</t>
+  </si>
+  <si>
     <t>2787</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52312-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-028/</t>
   </si>
   <si>
-    <t>4002</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016bk/</t>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>Дровница, тележка HEIBI 52312-036</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-036/</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>Каминный набор Royal Flame D15134AB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134ab/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-036/</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>Колосник HEIBI 52207-025</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/kolosnik-heibi-52207-025/</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52323-028</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/drovnitsa-telezhka-heibi-52323-028/</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>Дровница, тележка HEIBI 52339-028</t>
   </si>
@@ -2448,51 +2448,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15160ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43672/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-52338-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t822pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-52340-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43815/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43818/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03010bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t1052bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-43768/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52040-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51466bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52040-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pb/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t806bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52255-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t807bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52270-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t400agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52257-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52267-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t809ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52271-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51040ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52272-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52304-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52278-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52318-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52286-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52333-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52336-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o61048bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303prc/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52299-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-s301bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52341-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52314-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52354-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-65206-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/mekha-dlya-podduva-heibi-52349-000/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52315-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52131-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52356-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52317-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52145-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b68040agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52319-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52246-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b20000ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52247-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b68040bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52320-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52321-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52293-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-l502bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-120bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52322-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-lh007bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52327-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-lt002as/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-130-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/mekha-dlya-podduva-heibi-52174-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-o40901agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-s-110-ssch/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52335-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52348-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52343-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-o40901bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-w3326-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52344-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52345-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-110-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52357-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52346-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-130-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-140-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52347-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-150-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-160-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52355-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d210/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52214-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d220/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d230/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d240/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65205-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d250/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52203-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-sumka-heibi-52342-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52285-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52289-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52207-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52323-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52339-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d41111bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52209-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52211-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t389bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t665pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t808bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t811ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52201-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-110-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-120-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-120-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-150-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-160-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-170-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-180-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-190-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/goncharnyy-krug-politekh-nastolnyy-gk-1-1-s-nozhnoy-pedalyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/goncharnyy-krug-politekh-nastolnyy-gk-1-2-s-ruchnym-upravleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-gefest-250kh250kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-feniks-nerzhaveyka-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-vezuviy-standart-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-l-600-dlya-kamina/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-s-derevyannoy-ruchkoy-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovannaya-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-kovanyy-s-krucheniem-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-s-krucheniem-l-800-lk/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-dlya-mangala-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-kovannyy-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shchetka-kovannaya-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-s-krucheniem-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-vulkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-650mm-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-950mm-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-190-kh-190-vnutrenniy-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-210-kh-210-na-pechi-terma-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-300-kh-300-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-250-kh-250-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/koptilnya-na-pech-kulinar/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-romb-black-l-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-l-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-black-l-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-black-l-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c01822vk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-s61048vk-3-sektsiichernyy-s-risunkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c39040bk-3-sektsii-chernyy-s-chugunnym-obramleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31206bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31030bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31030ab-antichnaya-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31021ab-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04044bk-chernyy-po-krayu-lepestok/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04011pb-c04014pb-64kh754-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04010pb-4-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04010bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03850bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03850agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03325bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03026bk-68kh80-3-sektsii-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03026ab-68kh80-3-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03325ab-3-sektsii-antichnaya-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011ab-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c01914agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-b40902vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000vk-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rrk/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rv-polirovannaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rk-chernaya-s-latunyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v68040agk-bronza-lepestok-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v68040vk-chernyylepestok-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-kovonaya-d320b/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-kovonaya-d310b/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011ak-64kh244-predmetachernyy-s-antichnoy-latunyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134rv/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d41111-ask-sostarennoe-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011agk-80kh20-rytsar-4-predmeta-antichnoe-zolotochernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011as-k3050s-rytsar-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041av/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51194av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51194vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56293pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-n51800ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-n15018vk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15160ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43672/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-52338-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-52340-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c01816bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43815/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t822pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-43768/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-43818/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03010bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t1052bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51466bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52040-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52040-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52036-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c03850bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pb/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c04011pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t806bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52253-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52262-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52255-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t807bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-c39040bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52257-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52270-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t400agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t809ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52271-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52267-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51040ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52272-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-fire97bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52304-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52318-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52278-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52286-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52333-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o31206bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52299-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52336-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-o61048bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56303prc/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/zashchitnyy-ekran-royal-flame-s301bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-52341-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52314-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52354-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52315-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52131-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-heibi-65206-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/mekha-dlya-podduva-heibi-52349-000/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b68040agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52356-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52317-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52145-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52246-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b20000ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52319-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52320-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52247-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-b68040bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52321-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-heibi-52293-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-l502bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-120bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52322-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-lh007bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/mekha-dlya-podduva-heibi-52174-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52327-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-lt002as/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-c-130-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-o40901agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-dlya-kamina-vezuviy-s-110-ssch/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52335-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52348-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-o40901bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52343-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52344-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-royal-flame-w3326-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52345-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-110-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-130-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52357-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52346-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-140-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52347-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-150-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d-160-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65211-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-52355-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d210/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52214-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d220/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d230/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d240/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-heibi-65205-026/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-d250/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52203-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-sumka-heibi-52342-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52285-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52289-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52312-036/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52207-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52323-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-telezhka-heibi-52339-028/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d41111bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51032bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52209-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52211-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t389bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t665pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t808bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-t811ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kolosnik-heibi-52201-025/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-110-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-120-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-120-bsch/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-150-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-160-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-170-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-180-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-190-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-vezuviy-n-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/goncharnyy-krug-politekh-nastolnyy-gk-1-1-s-nozhnoy-pedalyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/goncharnyy-krug-politekh-nastolnyy-gk-1-2-s-ruchnym-upravleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-vezuviy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-gefest-250kh250kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-dlya-kamney-na-trubu-feniks-nerzhaveyka-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-vezuviy-standart-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-l-600-dlya-kamina/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-s-derevyannoy-ruchkoy-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovannaya-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-kovanyy-s-krucheniem-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-s-krucheniem-l-800-lk/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-dlya-mangala-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-kovannyy-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/shchetka-kovannaya-vezuviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kocherga-kovanaya-s-krucheniem-l-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/sovok-vulkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-650mm-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-950mm-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-190-kh-190-vnutrenniy-varvara/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-210-kh-210-na-pechi-terma-kamenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-300-kh-300-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kontur-teploobmennik-250-kh-250-naruzhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/koptilnya-na-pech-kulinar/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-romb-black-l-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-l-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-black-l-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/setka-na-trubu-dubovyy-list-black-l-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c01822vk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-s61048vk-3-sektsiichernyy-s-risunkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c39040bk-3-sektsii-chernyy-s-chugunnym-obramleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31206bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31030bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31030ab-antichnaya-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c31021ab-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04044bk-chernyy-po-krayu-lepestok/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04011pb-c04014pb-64kh754-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04010pb-4-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c04010bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03850bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03850agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03325bk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03026bk-68kh80-3-sektsii-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03026ab-68kh80-3-sektsii-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011ask/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03325ab-3-sektsii-antichnaya-bronza/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c03011ab-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ekran-kaminnyy-ragar-c01914agk/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-b40902vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000vk-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rrk/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rv-polirovannaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v10000rk-chernaya-s-latunyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v68040agk-bronza-lepestok-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-ragar-v68040vk-chernyylepestok-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-kovonaya-d320b/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/drovnitsa-vezuviy-kovonaya-d310b/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15011ak-64kh244-predmetachernyy-s-antichnoy-latunyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15016ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d15134rv/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d41111-ask-sostarennoe-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011agk-80kh20-rytsar-4-predmeta-antichnoe-zolotochernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d50011as-k3050s-rytsar-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041av/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51041vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51194av-antichnaya-latun/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d51194vk/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-d56293pk/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-n51800ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminnyy-nabor-royal-flame-n15018vk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F231" sqref="F231"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2529,787 +2529,787 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>4453</v>
+        <v>6206</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="6">
+        <v>0</v>
+      </c>
       <c r="F7" s="14">
-        <v>16206</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>13371</v>
+        <v>16206</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>6206</v>
+        <v>13371</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>4846</v>
+        <v>17718</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="6"/>
+      <c r="E11" s="6">
+        <v>0</v>
+      </c>
       <c r="F11" s="14">
-        <v>17718</v>
+        <v>5686</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>5686</v>
+        <v>15214</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="6"/>
+      <c r="E13" s="6">
+        <v>0</v>
+      </c>
       <c r="F13" s="14">
-        <v>15214</v>
+        <v>4846</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>14860</v>
+        <v>8929</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>2392</v>
+        <v>14860</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
-        <v>5191</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>0</v>
+      </c>
       <c r="F17" s="14">
-        <v>8929</v>
+        <v>5191</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="14">
-        <v>5718</v>
+        <v>5344</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="6">
+        <v>0</v>
+      </c>
       <c r="F19" s="14">
-        <v>21804</v>
+        <v>5718</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>24656</v>
+        <v>21804</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="E21" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>5344</v>
+        <v>24656</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="E22" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>4198</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>19000</v>
+        <v>21804</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="6">
+        <v>0</v>
+      </c>
       <c r="F24" s="14">
-        <v>21804</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="14">
-        <v>2745</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>3177</v>
+        <v>17647</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="14">
-        <v>5475</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E28" s="6"/>
+      <c r="E28" s="6">
+        <v>0</v>
+      </c>
       <c r="F28" s="14">
-        <v>7638</v>
+        <v>5475</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>17647</v>
+        <v>7638</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E30" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>6542</v>
+        <v>7638</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E31" s="6"/>
+      <c r="E31" s="6">
+        <v>0</v>
+      </c>
       <c r="F31" s="14">
-        <v>14647</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="E32" s="6"/>
+      <c r="E32" s="6">
+        <v>0</v>
+      </c>
       <c r="F32" s="14">
-        <v>7638</v>
+        <v>6542</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="E33" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>2787</v>
+        <v>14647</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="E34" s="6"/>
+      <c r="E34" s="6">
+        <v>0</v>
+      </c>
       <c r="F34" s="14">
-        <v>15923</v>
+        <v>13119</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>4500</v>
+        <v>15710</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="E36" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>13119</v>
+        <v>15923</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>15710</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="E38" s="6"/>
+      <c r="E38" s="6">
+        <v>0</v>
+      </c>
       <c r="F38" s="14">
-        <v>20388</v>
+        <v>12219</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="E39" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>6861</v>
+        <v>38179</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="E40" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>12219</v>
+        <v>20388</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="6"/>
+      <c r="E41" s="6">
+        <v>0</v>
+      </c>
       <c r="F41" s="14">
-        <v>38179</v>
+        <v>6861</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="E42" s="6"/>
+      <c r="E42" s="6">
+        <v>0</v>
+      </c>
       <c r="F42" s="14">
-        <v>22656</v>
+        <v>7003</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>3100</v>
+        <v>11103</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="E44" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>7003</v>
+        <v>22656</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>11103</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="14">
         <v>6464</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
@@ -3377,91 +3377,91 @@
         <v>141</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
         <v>8805</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="E51" s="6"/>
+      <c r="E51" s="6">
+        <v>0</v>
+      </c>
       <c r="F51" s="14">
-        <v>18010</v>
+        <v>7224</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="E52" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>7224</v>
+        <v>20388</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>20388</v>
+        <v>18010</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
         <v>26496</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
@@ -3511,115 +3511,115 @@
       <c r="D57" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
         <v>10280</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>17971</v>
+        <v>46118</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="E59" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>9461</v>
+        <v>17971</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="E60" s="6"/>
+      <c r="E60" s="6">
+        <v>0</v>
+      </c>
       <c r="F60" s="14">
-        <v>3990</v>
+        <v>9461</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>46118</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="14">
         <v>4179</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D63" s="6" t="s">
@@ -3659,291 +3659,291 @@
         <v>185</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>5653</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>17158</v>
+        <v>12328</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>8880</v>
+        <v>11776</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>12328</v>
+        <v>17158</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>11776</v>
+        <v>8880</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="E70" s="6"/>
+      <c r="E70" s="6">
+        <v>0</v>
+      </c>
       <c r="F70" s="14">
-        <v>6858</v>
+        <v>6243</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>24840</v>
+        <v>6858</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>18110</v>
+        <v>24840</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="E73" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>6243</v>
+        <v>18110</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>36800</v>
+        <v>9660</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>216</v>
       </c>
-      <c r="E75" s="6"/>
+      <c r="E75" s="6">
+        <v>0</v>
+      </c>
       <c r="F75" s="14">
-        <v>9660</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="E76" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>2466</v>
+        <v>36800</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>16744</v>
+        <v>14004</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>225</v>
       </c>
-      <c r="E78" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>5146</v>
+        <v>16744</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="E79" s="6"/>
+      <c r="E79" s="6">
+        <v>0</v>
+      </c>
       <c r="F79" s="14">
-        <v>14004</v>
+        <v>5146</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
         <v>13371</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
@@ -4045,107 +4045,107 @@
         <v>248</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>5990</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
-        <v>21804</v>
+        <v>8170</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="E88" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E88" s="6"/>
       <c r="F88" s="14">
-        <v>8873</v>
+        <v>21804</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>258</v>
       </c>
-      <c r="E89" s="6"/>
+      <c r="E89" s="6">
+        <v>0</v>
+      </c>
       <c r="F89" s="14">
-        <v>10719</v>
+        <v>8873</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>8170</v>
+        <v>10719</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="6">
         <v>0</v>
       </c>
       <c r="F91" s="14">
         <v>6166</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
@@ -4191,111 +4191,111 @@
       </c>
       <c r="C94" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
         <v>9229</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="E95" s="6"/>
+      <c r="E95" s="6">
+        <v>0</v>
+      </c>
       <c r="F95" s="14">
-        <v>22586</v>
+        <v>6264</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="E96" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E96" s="6"/>
       <c r="F96" s="14">
-        <v>6264</v>
+        <v>22586</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="E97" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>3099</v>
+        <v>32935</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="E98" s="6"/>
+      <c r="E98" s="6">
+        <v>0</v>
+      </c>
       <c r="F98" s="14">
-        <v>32935</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
         <v>42780</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
@@ -4305,87 +4305,87 @@
         <v>290</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
         <v>7226</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>9623</v>
+        <v>5766</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>12052</v>
+        <v>9623</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>5766</v>
+        <v>12052</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
         <v>4369</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
@@ -4701,111 +4701,111 @@
       </c>
       <c r="C122" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
         <v>66976</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>358</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>360</v>
       </c>
-      <c r="E123" s="6"/>
+      <c r="E123" s="6">
+        <v>0</v>
+      </c>
       <c r="F123" s="14">
-        <v>29744</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>363</v>
       </c>
-      <c r="E124" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>2510</v>
+        <v>29744</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>366</v>
       </c>
-      <c r="E125" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>2621</v>
+        <v>29744</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="E126" s="6"/>
+      <c r="E126" s="6">
+        <v>0</v>
+      </c>
       <c r="F126" s="14">
-        <v>29744</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>370</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
         <v>16468</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">