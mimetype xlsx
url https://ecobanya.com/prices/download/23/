--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -56,122 +56,122 @@
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Cassette 1000</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-1000/</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Truscott Brass</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-truscott-brass/</t>
   </si>
   <si>
+    <t>3388</t>
+  </si>
+  <si>
+    <t>Очаг Dimplex Optiflame Avola SS</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ochag-dimplex-optiflame-avola-ss/</t>
+  </si>
+  <si>
     <t>3350</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Cassette 400</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-400/</t>
   </si>
   <si>
-    <t>3388</t>
-[...7 lines deleted...]
-  <si>
     <t>3351</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Cassette 500</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-500/</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Cassette 600</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-600/</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Viotta</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-viotta/</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Juneau</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-juneau/</t>
   </si>
   <si>
+    <t>3360</t>
+  </si>
+  <si>
+    <t>Очаг Dimplex Opti-Myst Bingham</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-bingham/</t>
+  </si>
+  <si>
     <t>3386</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Geneva Log</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-geneva-log/</t>
   </si>
   <si>
-    <t>3360</t>
-[...7 lines deleted...]
-  <si>
     <t>3383</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Lydon Black</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-black/</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Lydon Brass</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-brass/</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Cheriton</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-cheriton/</t>
@@ -224,66 +224,66 @@
   <si>
     <t>Очаг Dimplex Optiflame Modern (SP16)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-modern-sp16/</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Vega</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-vega/</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Engine (56-400)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-400/</t>
   </si>
   <si>
+    <t>3354</t>
+  </si>
+  <si>
+    <t>Очаг Dimplex Opti-Myst Engine (56-600 LL)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-ll/</t>
+  </si>
+  <si>
     <t>3389</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Gannon</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-gannon/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-ll/</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Engine (56-600 BB)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-bb/</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Albany</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-albany/</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Burbank</t>
   </si>
@@ -3834,51 +3834,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-truscott-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-avola-ss/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-geneva-log/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-bingham/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-cheriton/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-multifire-df3220-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-25-df-2550-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-26--df2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-30-df3020-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/dimplex-ochag-optiflame-symphony-33-df-3033-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-modern-sp16/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-vega/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-burbank/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-tahoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-redway/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-brookline-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-antic-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-chrome/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-chesford/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-plasma-sp29/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-obsidian/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-magic-sp8/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-dimplex-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-dimplex-opti-myst-westbrook-basket/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-opti-myst-rothesay-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lumsden/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-style/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-bronx/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-slanets-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-skalnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-skalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-26-sym/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-marseille/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-shampan/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pieere-luxe-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-milan/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-glasgow/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/dimplex-pierre-luxe-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-corfu/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-america/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-martin/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-venice/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-abu-dabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lindos/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-suit-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-neapol/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-derby/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-derby-belyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-florence/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-tower/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-greece/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-provence/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-heritage-leaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-luxemburg/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-sheffield/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lions-head/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-ampir/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-london/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-amalfi/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-cabinet/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-corsica/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-novara/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-edinburg-orekh-slonovaya-kost/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-modena/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-san-marino/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-shampan/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-alexandria-makhagon/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-alexandria-slonovaya-kost/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-olympia-antichnyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-imperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-manor/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-olympia-belyy-dub-s-patinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-roskwell/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-vienna/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-marana/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-style-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-v-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-mozart-black-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-vianna-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-mozart-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marseille-belyy-dub-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marseille-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-orlean-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-athena-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-athena-svetlaya-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-bronx-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-verona-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-acadian-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-verona-uglovoy-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-ugl-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-milan-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rome-espresso-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-palermo-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-ugl-slanets-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-milan-svetlyy-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-toronto-frontalnyyuglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-california-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-london-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rome-belyy-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-novara-s-ochagom-optiflame-symphony-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-america-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-svetlyy-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-heritage-leaf-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-luxemburg-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-sheffield-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lions-head-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-manor-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-shampan-temnyy-dub-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-greece-belyy-s-zolotom-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-ampir-slonovaya-kost-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-amalfi-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-abu-dabi-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-tower-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-nation-s-ochagom-optiflame-symphony-3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-corsica-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slonovaya-kost-s-patinoy-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-belyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lumsden-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-heritage-leaf-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-luxemburg-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-sheffield-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-belyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-krem-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-glasgow-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-martin-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-neapol-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-imperator-s-ochagom-optiflame-multifire/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-old-silver-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-belyy-dub-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-florence-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-provence-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-vienna-s-ochagom-multifire/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-belyy-dub-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-svetlyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marana-c-ochagom-optiflame-symphony-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-adel-s-ochagom-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lumsden-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-portal-california-s-ochagom-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-belyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-engine-56-400-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-krem-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-glasgow-s-ochagom-cavendishchesford/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-corfu-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-venice-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-neapol-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-slonovaya-kost-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-old-silver-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-belyy-dub-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-florence-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-provence-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-california-s-ochagom-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lions-head-s-multiochagom-opti-myst-rothesay-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-belyy-kamin-portal-alexandria-belyy-dub-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-albany-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-black-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-cabinet-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-modena-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-san-marino-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-olympia-antichnyy-dub-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-olympia-belyy-dub-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rockwell-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-fleur/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-kallista/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-kristi/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-olimpiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-viktoriya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-valyensiya-temnyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-vyerona-bezhevyy-patina/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-verona-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-varshava-mramor-crema-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-varshava-mramor-crema-marfil/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-66/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-pegas-66/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-avtomaticheskiy-pegas-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-avtomaticheskiy-orion-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-avtomaticheskiy-lira-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-galina/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit-tuv/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-galina-biotoplivom2shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit-aroma/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-tango-1-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-echo-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-echo-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-mini-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-tango-2-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand-tuv/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-misa-mini-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand-aroma/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-kust-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-kilo/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-hotel-mini-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-horizontal/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-flat-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-liniya-ognya-930mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-kust/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-vertical-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-horizontal-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-qube-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-manhattan/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-morpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-smerf/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-vertical-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-zebra/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-horizontal-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-stalnoy-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-qube-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-zebra-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-stalnoy-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-horizontal/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-foxtrot-s-podsvetkoy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-romeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-zebra-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1100650/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-serebryanyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1500x650/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-lima/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-sierra/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quebec-1150x398/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1800650/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-oscar-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-oscar-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-linateb/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-linatew/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-june/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-spark700/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-mila-stalnaya-rama/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-march/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-may/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-february/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-july/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-legionis/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-november/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-planet/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quaerere/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-april/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-january/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-august/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-december/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-october/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-chernyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-belyy-glyanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-chernyy-glyanets/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-truscott-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-avola-ss/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-bingham/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-geneva-log/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-cheriton/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-multifire-df3220-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-25-df-2550-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-26--df2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-30-df3020-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/dimplex-ochag-optiflame-symphony-33-df-3033-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-modern-sp16/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-vega/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-burbank/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-tahoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-redway/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-brookline-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-antic-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-chrome/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-chesford/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-plasma-sp29/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-obsidian/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-magic-sp8/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-dimplex-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-dimplex-opti-myst-westbrook-basket/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-opti-myst-rothesay-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lumsden/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-style/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-bronx/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-slanets-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-skalnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-skalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-26-sym/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-marseille/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-shampan/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pieere-luxe-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-milan/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-glasgow/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/dimplex-pierre-luxe-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-corfu/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-america/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-martin/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-venice/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-abu-dabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lindos/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-suit-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-neapol/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-derby/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-derby-belyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-florence/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-tower/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-greece/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-provence/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-heritage-leaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-luxemburg/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-sheffield/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lions-head/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-ampir/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-london/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-amalfi/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-cabinet/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-corsica/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-novara/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-edinburg-orekh-slonovaya-kost/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-modena/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-san-marino/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-shampan/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-alexandria-makhagon/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-alexandria-slonovaya-kost/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-olympia-antichnyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-imperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-manor/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-olympia-belyy-dub-s-patinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-roskwell/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-vienna/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-marana/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-style-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-v-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-mozart-black-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-vianna-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-mozart-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marseille-belyy-dub-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marseille-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-orlean-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-athena-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-athena-svetlaya-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-bronx-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-verona-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-acadian-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-verona-uglovoy-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-ugl-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-milan-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rome-espresso-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-palermo-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-ugl-slanets-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-milan-svetlyy-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-toronto-frontalnyyuglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-california-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-london-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rome-belyy-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-novara-s-ochagom-optiflame-symphony-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-america-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-svetlyy-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-heritage-leaf-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-luxemburg-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-sheffield-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lions-head-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-manor-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-shampan-temnyy-dub-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-greece-belyy-s-zolotom-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-ampir-slonovaya-kost-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-amalfi-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-abu-dabi-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-tower-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-nation-s-ochagom-optiflame-symphony-3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-corsica-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slonovaya-kost-s-patinoy-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-belyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lumsden-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-heritage-leaf-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-luxemburg-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-sheffield-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-belyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-krem-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-glasgow-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-martin-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-neapol-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-imperator-s-ochagom-optiflame-multifire/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-old-silver-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-belyy-dub-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-florence-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-provence-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-vienna-s-ochagom-multifire/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-belyy-dub-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-svetlyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marana-c-ochagom-optiflame-symphony-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-adel-s-ochagom-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lumsden-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-portal-california-s-ochagom-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-belyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-engine-56-400-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-krem-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-glasgow-s-ochagom-cavendishchesford/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-corfu-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-venice-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-neapol-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-slonovaya-kost-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-old-silver-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-belyy-dub-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-florence-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-provence-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-california-s-ochagom-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lions-head-s-multiochagom-opti-myst-rothesay-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-belyy-kamin-portal-alexandria-belyy-dub-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-albany-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-black-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-cabinet-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-modena-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-san-marino-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-olympia-antichnyy-dub-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-olympia-belyy-dub-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rockwell-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-fleur/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-kallista/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-kristi/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-olimpiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-viktoriya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-valyensiya-temnyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-vyerona-bezhevyy-patina/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-verona-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-varshava-mramor-crema-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-varshava-mramor-crema-marfil/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-66/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-pegas-66/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-avtomaticheskiy-pegas-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-avtomaticheskiy-orion-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-avtomaticheskiy-lira-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-galina/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit-tuv/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-galina-biotoplivom2shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit-aroma/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-tango-1-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-echo-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-echo-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-mini-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-tango-2-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand-tuv/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-misa-mini-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand-aroma/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-kust-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-kilo/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-hotel-mini-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-horizontal/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-flat-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-liniya-ognya-930mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-kust/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-vertical-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-horizontal-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-qube-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-manhattan/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-morpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-smerf/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-vertical-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-zebra/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-horizontal-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-stalnoy-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-qube-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-zebra-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-stalnoy-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-horizontal/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-foxtrot-s-podsvetkoy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-romeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-zebra-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1100650/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-serebryanyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1500x650/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-lima/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-sierra/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quebec-1150x398/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1800650/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-oscar-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-oscar-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-linateb/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-linatew/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-june/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-spark700/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-mila-stalnaya-rama/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-march/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-may/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-february/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-july/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-legionis/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-november/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-planet/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quaerere/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-april/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-january/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-august/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-december/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-october/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-chernyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-belyy-glyanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-chernyy-glyanets/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F387"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F387" sqref="F387"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3951,73 +3951,73 @@
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>12755</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="6"/>
+      <c r="E8" s="6">
+        <v>0</v>
+      </c>
       <c r="F8" s="14">
-        <v>67900</v>
+        <v>21756</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>21756</v>
+        <v>67900</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="14">
         <v>193560</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
@@ -4069,71 +4069,71 @@
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>160800</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="14">
-        <v>28508</v>
+        <v>316596</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>316596</v>
+        <v>28508</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
         <v>29708</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
@@ -4317,69 +4317,69 @@
         <v>68</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>129600</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>29900</v>
+        <v>169990</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>169990</v>
+        <v>29900</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>196800</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">