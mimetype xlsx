--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -38,68 +38,68 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Электрокамины</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>3387</t>
+  </si>
+  <si>
+    <t>Очаг Dimplex Optiflame Truscott Brass</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ochag-dimplex-optiflame-truscott-brass/</t>
+  </si>
+  <si>
     <t>3349</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Cassette 1000</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-1000/</t>
   </si>
   <si>
-    <t>3387</t>
-[...7 lines deleted...]
-  <si>
     <t>3388</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Avola SS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-avola-ss/</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Cassette 400</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-400/</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Cassette 500</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-500/</t>
@@ -110,68 +110,68 @@
   <si>
     <t>Очаг Dimplex Opti-Myst Cassette 600</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-600/</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Viotta</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-viotta/</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Juneau</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-juneau/</t>
   </si>
   <si>
+    <t>3386</t>
+  </si>
+  <si>
+    <t>Очаг Dimplex Optiflame Geneva Log</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ochag-dimplex-optiflame-geneva-log/</t>
+  </si>
+  <si>
     <t>3360</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Bingham</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-bingham/</t>
   </si>
   <si>
-    <t>3386</t>
-[...7 lines deleted...]
-  <si>
     <t>3383</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Lydon Black</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-black/</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Lydon Brass</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-brass/</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Cheriton</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-cheriton/</t>
@@ -224,66 +224,66 @@
   <si>
     <t>Очаг Dimplex Optiflame Modern (SP16)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-modern-sp16/</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>Очаг Dimplex Optiflame Vega</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-optiflame-vega/</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Engine (56-400)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-400/</t>
   </si>
   <si>
+    <t>3389</t>
+  </si>
+  <si>
+    <t>Очаг Dimplex Optiflame Gannon</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/ochag-dimplex-optiflame-gannon/</t>
+  </si>
+  <si>
     <t>3354</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Engine (56-600 LL)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-ll/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/ochag-dimplex-optiflame-gannon/</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Engine (56-600 BB)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-bb/</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Albany</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/ochag-dimplex-opti-myst-albany/</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>Очаг Dimplex Opti-Myst Burbank</t>
   </si>
@@ -3834,51 +3834,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-truscott-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-avola-ss/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-bingham/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-geneva-log/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-cheriton/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-multifire-df3220-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-25-df-2550-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-26--df2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-30-df3020-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/dimplex-ochag-optiflame-symphony-33-df-3033-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-modern-sp16/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-vega/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-burbank/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-tahoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-redway/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-brookline-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-antic-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-chrome/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-chesford/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-plasma-sp29/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-obsidian/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-magic-sp8/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-dimplex-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-dimplex-opti-myst-westbrook-basket/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-opti-myst-rothesay-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lumsden/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-style/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-bronx/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-slanets-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-skalnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-skalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-26-sym/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-marseille/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-shampan/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pieere-luxe-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-milan/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-glasgow/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/dimplex-pierre-luxe-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-corfu/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-america/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-martin/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-venice/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-abu-dabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lindos/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-suit-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-neapol/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-derby/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-derby-belyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-florence/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-tower/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-greece/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-provence/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-heritage-leaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-luxemburg/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-sheffield/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lions-head/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-ampir/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-london/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-amalfi/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-cabinet/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-corsica/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-novara/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-edinburg-orekh-slonovaya-kost/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-modena/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-san-marino/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-shampan/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-alexandria-makhagon/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-alexandria-slonovaya-kost/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-olympia-antichnyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-imperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-manor/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-olympia-belyy-dub-s-patinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-roskwell/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-vienna/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-marana/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-style-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-v-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-mozart-black-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-vianna-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-mozart-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marseille-belyy-dub-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marseille-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-orlean-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-athena-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-athena-svetlaya-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-bronx-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-verona-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-acadian-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-verona-uglovoy-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-ugl-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-milan-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rome-espresso-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-palermo-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-ugl-slanets-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-milan-svetlyy-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-toronto-frontalnyyuglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-california-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-london-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rome-belyy-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-novara-s-ochagom-optiflame-symphony-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-america-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-svetlyy-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-heritage-leaf-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-luxemburg-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-sheffield-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lions-head-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-manor-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-shampan-temnyy-dub-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-greece-belyy-s-zolotom-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-ampir-slonovaya-kost-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-amalfi-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-abu-dabi-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-tower-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-nation-s-ochagom-optiflame-symphony-3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-corsica-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slonovaya-kost-s-patinoy-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-belyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lumsden-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-heritage-leaf-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-luxemburg-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-sheffield-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-belyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-krem-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-glasgow-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-martin-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-neapol-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-imperator-s-ochagom-optiflame-multifire/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-old-silver-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-belyy-dub-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-florence-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-provence-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-vienna-s-ochagom-multifire/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-belyy-dub-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-svetlyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marana-c-ochagom-optiflame-symphony-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-adel-s-ochagom-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lumsden-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-portal-california-s-ochagom-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-belyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-engine-56-400-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-krem-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-glasgow-s-ochagom-cavendishchesford/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-corfu-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-venice-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-neapol-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-slonovaya-kost-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-old-silver-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-belyy-dub-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-florence-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-provence-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-california-s-ochagom-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lions-head-s-multiochagom-opti-myst-rothesay-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-belyy-kamin-portal-alexandria-belyy-dub-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-albany-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-black-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-cabinet-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-modena-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-san-marino-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-olympia-antichnyy-dub-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-olympia-belyy-dub-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rockwell-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-fleur/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-kallista/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-kristi/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-olimpiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-viktoriya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-valyensiya-temnyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-vyerona-bezhevyy-patina/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-verona-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-varshava-mramor-crema-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-varshava-mramor-crema-marfil/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-66/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-pegas-66/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-avtomaticheskiy-pegas-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-avtomaticheskiy-orion-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-avtomaticheskiy-lira-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-galina/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit-tuv/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-galina-biotoplivom2shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit-aroma/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-tango-1-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-echo-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-echo-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-mini-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-tango-2-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand-tuv/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-misa-mini-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand-aroma/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-kust-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-kilo/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-hotel-mini-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-horizontal/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-flat-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-liniya-ognya-930mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-kust/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-vertical-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-horizontal-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-qube-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-manhattan/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-morpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-smerf/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-vertical-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-zebra/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-horizontal-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-stalnoy-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-qube-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-zebra-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-stalnoy-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-horizontal/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-foxtrot-s-podsvetkoy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-romeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-zebra-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1100650/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-serebryanyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1500x650/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-lima/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-sierra/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quebec-1150x398/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1800650/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-oscar-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-oscar-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-linateb/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-linatew/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-june/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-spark700/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-mila-stalnaya-rama/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-march/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-may/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-february/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-july/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-legionis/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-november/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-planet/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quaerere/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-april/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-january/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-august/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-december/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-october/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-chernyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-belyy-glyanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-chernyy-glyanets/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-truscott-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-avola-ss/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-geneva-log/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-bingham/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-lydon-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-cheriton/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-multifire-df3220-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-25-df-2550-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-26--df2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-symphony-30-df3020-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/dimplex-ochag-optiflame-symphony-33-df-3033-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-modern-sp16/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-vega/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-burbank/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-tahoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-redway/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-brookline-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-antic-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-chrome/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-danville-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cassette-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-opti-myst-chesford/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-plasma-sp29/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-obsidian/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/ochag-dimplex-optiflame-magic-sp8/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-dimplex-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-dimplex-opti-myst-westbrook-basket/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/multiochag-opti-myst-rothesay-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lumsden/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-style/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-bronx/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-slanets-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-skalnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-dublin-arochnyy-skalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-26-sym/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-marseille/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-shampan/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-classic-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pieere-luxe-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-slanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-milan/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-glasgow/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/dimplex-pierre-luxe-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-corfu/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-america/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-martin/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-venice/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-abu-dabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lindos/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-suit-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-neapol/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-derby/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-derby-belyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-florence/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-tower/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-greece/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-provence/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-heritage-leaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-luxemburg/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-sheffield/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-lions-head/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-ampir/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-london/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-amalfi/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-cabinet/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-corsica/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-novara/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-edinburg-orekh-slonovaya-kost/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-modena/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-san-marino/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-shampan/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-alexandria-makhagon/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-alexandria-slonovaya-kost/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-olympia-antichnyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-pierre-luxe-imperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-manor/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-olympia-belyy-dub-s-patinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-roskwell/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-vienna/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/portal-dimplex-marana/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-style-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-v-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-mozart-black-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-vianna-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-mozart-deluxe-s-ochagom-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marseille-belyy-dub-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marseille-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-orlean-s-ochagom-optiflame-viotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-athena-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-athena-svetlaya-s-ochagom-optiflame-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-bronx-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-verona-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-acadian-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-verona-uglovoy-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-ugl-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-milan-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rome-espresso-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-palermo-s-chernym-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-ugl-slanets-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-milan-svetlyy-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-toronto-frontalnyyuglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-california-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-london-s-ochagom-sym-df2608-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rome-belyy-s-ochagom-gannon/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-novara-s-ochagom-optiflame-symphony-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-america-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-svetlyy-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-heritage-leaf-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-luxemburg-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-sheffield-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lions-head-s-ochagom-symphony-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-manor-s-ochagom-optiflame-symphony-2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-shampan-temnyy-dub-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-greece-belyy-s-zolotom-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-ampir-slonovaya-kost-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-amalfi-s-ochagom-opti-myst-cassette-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-abu-dabi-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-tower-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-nation-s-ochagom-optiflame-symphony-3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-corsica-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slonovaya-kost-s-patinoy-s-ochagom-opti-myst-cassette-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-belyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lumsden-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-heritage-leaf-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-luxemburg-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-sheffield-s-multiochagom-opti-myst-silverton/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-belyy-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-krem-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-engine-56-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-glasgow-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-slanets-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-martin-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-neapol-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-imperator-s-ochagom-optiflame-multifire/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-old-silver-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-belyy-dub-s-ochagom-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-florence-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-provence-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-vienna-s-ochagom-multifire/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-belyy-dub-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-s-ochagom-opti-myst-danville/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-svetlyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-skalnyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-marana-c-ochagom-optiflame-symphony-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-adel-s-ochagom-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lumsden-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-juneau/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-portal-california-s-ochagom-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-600-ll-bez-kirpichnoy-kladki/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-belyy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-engine-56-400-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-krem-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-shampan-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-glasgow-s-ochagom-cavendishchesford/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-dublin-arochnyy-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-uglovoy-slanets-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-corfu-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-venice-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-neapol-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-slonovaya-kost-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-old-silver-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-derby-belyy-dub-s-ochagom-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-florence-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-provence-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-california-s-ochagom-engine-56-600-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lions-head-s-multiochagom-opti-myst-rothesay-brass/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-belyy-kamin-portal-alexandria-belyy-dub-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-alexandria-s-ochagom-opti-myst-cavendish/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-pierre-luxe-slanets-s-ochagom-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-edinburg-s-ochagom-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-lindos-s-ochagom-opti-myst-albany-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-suite-black-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-cabinet-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-modena-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-san-marino-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-olympia-antichnyy-dub-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-olympia-belyy-dub-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-dimplex-portal-rockwell-s-ochagom-opti-myst-albany/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-fleur/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-kallista/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kaminokomplekt-merkuriy-kristi/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-olimpiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-selena/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-viktoriya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-valyensiya-temnyy-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-vyerona-bezhevyy-patina/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-verona-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-varshava-mramor-crema-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-varshava-mramor-crema-marfil/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-66/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-pegas-66/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-avtomaticheskiy-pegas-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-firebird-avtomaticheskiy-orion-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-lira-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokonteyner-firebird-avtomaticheskiy-lira-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-galina/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit-tuv/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-galina-biotoplivom2shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-1-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-petit-aroma/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-tango-1-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-echo-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-echo-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-mini-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-3-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-tango-2-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand-tuv/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-misa-mini-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-tango-4-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-pryamougolnyy-grand-aroma/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-kust-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-india-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-kilo/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-misa-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/nabor-kratki-s-biokaminom-hotel-mini-biotoplivom1shtkh15l-zazhigalkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-horizontal/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-flat-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-liniya-ognya-930mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-hotel-kust/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-vertical-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-horizontal-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-qube-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-manhattan/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-morpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-papa-smerf/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-vertical-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-golf-zebra/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-horizontal-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-stalnoy-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-qube-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-zebra-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-stalnoy-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-horizontal/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-vertical/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-foxtrot-s-podsvetkoy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-romeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-delta-2-zebra-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quat-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-satin/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1100650/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-serebryanyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1500x650/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-alpha-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-2-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-bravo-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-af-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-lima/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-sierra/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quebec-1150x398/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-2-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-charlie-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-juliet-1800650/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-oscar-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-oscar-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-linateb/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-linatew/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-june/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/konteyner-kratki-spark700/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-mila-stalnaya-rama/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-march/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-may/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-february/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-july/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-legionis/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-november/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-planet/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-quaerere/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-april/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-january/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-august/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-december/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-october/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-belyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-chernyy-matovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-belyy-glyanets/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/biokamin-kratki-egzul-swarovski-chernyy-glyanets/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F387"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F387" sqref="F387"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3915,71 +3915,71 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>358610</v>
+        <v>12755</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <v>12755</v>
+        <v>358610</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="14">
         <v>21756</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
@@ -4069,71 +4069,71 @@
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>160800</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="14">
-        <v>316596</v>
+        <v>28508</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>28508</v>
+        <v>316596</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
         <v>29708</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
@@ -4317,69 +4317,69 @@
         <v>68</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>129600</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>169990</v>
+        <v>29900</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>29900</v>
+        <v>169990</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>196800</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">