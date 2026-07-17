--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -86,1118 +86,1118 @@
   <si>
     <t>Печь-камин Бранденбург призма с чугунной плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy/</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург призма с чугунной плитой и теплообменником</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy-i-teploobmennikom/</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин METAFIRE Пехорка 6  </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-pekhorka-6/</t>
   </si>
   <si>
+    <t>2925</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ "ОПТИМА"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/bavariya-optima/</t>
+  </si>
+  <si>
     <t>6492</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург с верхним дымоходом</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-s-verkhnim-dymokhodom/</t>
   </si>
   <si>
-    <t>2925</t>
-[...7 lines deleted...]
-  <si>
     <t>2926</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА" Незабудка</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bavariya-optima-nezabudka/</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург с чугунной плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy/</t>
   </si>
   <si>
+    <t>2933</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ "УГЛОВАЯ"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-bavariya-uglovaya/</t>
+  </si>
+  <si>
     <t>6494</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург с чугунной плитой и теплообменником</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy-i-teploobmennikom/</t>
   </si>
   <si>
-    <t>2933</t>
-[...7 lines deleted...]
-  <si>
     <t>6443</t>
   </si>
   <si>
     <t>Печь-камин MBS HAPPY CREAM</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-happy-cream/</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург угловая</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-uglovaya/</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>Печь-камин MBS HAPPY RED</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-happy-red/</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>Печь-камин LK AOSTA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-aosta/</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>Печь-камин LK ARINA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-arina/</t>
   </si>
   <si>
+    <t>2927</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ "ОПТИМА" зеленая</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/bavariya-optima-zelenaya/</t>
+  </si>
+  <si>
     <t>6467</t>
   </si>
   <si>
     <t>Печь-камин LK ASTI</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-asti/</t>
   </si>
   <si>
-    <t>2927</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/bavariya-optima-zelenaya/</t>
+    <t>2928</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ "ОПТИМА" красная</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/bavariya-optima-krasnaya/</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>Печь-камин LK ASTI BOILER</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-asti-boiler/</t>
   </si>
   <si>
-    <t>2928</t>
-[...7 lines deleted...]
-  <si>
     <t>2931</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya/</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>Печь-камин LK BARI</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-bari/</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>Печь-камин LK Ferlux MAGMA (Lawa)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-lawa/</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>Печь-камин LK Ferlux MAGMA с плитой (Lawa)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-s-plitoy-lawa/</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>Печь-камин LK PINETO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-pineto/</t>
   </si>
   <si>
+    <t>6472</t>
+  </si>
+  <si>
+    <t>Печь-камин LK FIDEL</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-fidel/</t>
+  </si>
+  <si>
     <t>4588</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(270) Бежевый</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-bezhevyy/</t>
   </si>
   <si>
-    <t>6472</t>
-[...7 lines deleted...]
-  <si>
     <t>6473</t>
   </si>
   <si>
     <t>Печь-камин LK FIUGGI</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-fiuggi/</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(270) красный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-krasnyy/</t>
   </si>
   <si>
+    <t>3581</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE НАРВА 6М</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-narva-6m/</t>
+  </si>
+  <si>
     <t>6474</t>
   </si>
   <si>
     <t>Печь-камин LK HAROLD</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-harold/</t>
   </si>
   <si>
-    <t>3581</t>
-[...7 lines deleted...]
-  <si>
     <t>6475</t>
   </si>
   <si>
     <t>Печь-камин LK HAROLD BOILER</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-harold-boiler/</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА" с плитой, красная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-krasnaya/</t>
   </si>
   <si>
+    <t>2930</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ "ОПТИМА" с плитой</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy/</t>
+  </si>
+  <si>
     <t>6476</t>
   </si>
   <si>
     <t>Печь-камин LK NOVARA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-novara/</t>
   </si>
   <si>
-    <t>2930</t>
-[...7 lines deleted...]
-  <si>
     <t>2932</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА" с плитой Незабудка</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-nezabudka/</t>
   </si>
   <si>
+    <t>2935</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ "УГЛОВАЯ" с плитой</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy/</t>
+  </si>
+  <si>
     <t>6478</t>
   </si>
   <si>
     <t>Печь-камин LK PRATO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-prato/</t>
   </si>
   <si>
-    <t>2935</t>
-[...7 lines deleted...]
-  <si>
     <t>2936</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "УГЛОВАЯ" с плитой Незабудка</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-nezabudka/</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>Печь-камин LK RICHARD</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-richard/</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>Печь-камин LK SIENA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-siena/</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "УГЛОВАЯ" с плитой, красная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-krasnaya/</t>
   </si>
   <si>
+    <t>6481</t>
+  </si>
+  <si>
+    <t>Печь-камин LK SVEN</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-sven/</t>
+  </si>
+  <si>
     <t>4589</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(270) с плитой красный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-piltoy-krasnyy/</t>
   </si>
   <si>
-    <t>6481</t>
-[...7 lines deleted...]
-  <si>
     <t>4595</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(270) с плитой бежевый</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-bezhevyy/</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>Печь-камин LK SVEN Bronze</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-sven-bronze/</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>Печь-камин LK TERAMO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-teramo/</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Нарва с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-narva-s-plitoy/</t>
   </si>
   <si>
+    <t>6486</t>
+  </si>
+  <si>
+    <t>Печь-камин LK AMBRA Bronze</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-ambra-bronze/</t>
+  </si>
+  <si>
     <t>6484</t>
   </si>
   <si>
     <t>Печь-камин LK TORINO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-torino/</t>
   </si>
   <si>
-    <t>6486</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-lk-ambra-bronze/</t>
+    <t>6487</t>
+  </si>
+  <si>
+    <t>Печь-камин LK INGRID</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-ingrid/</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>Печь-камин LK TORINO GRAND</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-torino-grand/</t>
   </si>
   <si>
-    <t>6487</t>
-[...7 lines deleted...]
-  <si>
     <t>3870</t>
   </si>
   <si>
     <t>Печь-камин ЕРМАК Stoker Grant</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-yermak-stoker-grant/</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>Печь-камин MBS CORNER RED</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-corner-red/</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(220) Угловой, бежевый</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-bezhevyy/</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(220) угловой, красный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-krasnyy/</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>Печь-камин MBS MBS TREND L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-mbs-trend-lr/</t>
   </si>
   <si>
+    <t>4591</t>
+  </si>
+  <si>
+    <t>Печь-камин Везувий ПК-01(270) с плитой и Т/О бежевый</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-bezhevyy/</t>
+  </si>
+  <si>
     <t>6462</t>
   </si>
   <si>
     <t>Печь-камин MBS VESTA CREAM</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-vesta-cream/</t>
   </si>
   <si>
-    <t>4591</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-bezhevyy/</t>
+    <t>4597</t>
+  </si>
+  <si>
+    <t>Печь-камин Везувий ПК-01(270) с плитой и Т/О красный</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-krasnyy/</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>Печь-камин MBS VESTA RED</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-vesta-red/</t>
   </si>
   <si>
-    <t>4597</t>
-[...7 lines deleted...]
-  <si>
     <t>6460</t>
   </si>
   <si>
     <t>Печь-камин MBS THERMO VESTA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-thermo-vesta/</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>Печь-камин MBS OLYMP CREAM</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-olymp-cream/</t>
   </si>
   <si>
+    <t>2937</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ с плитой</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy/</t>
+  </si>
+  <si>
     <t>6448</t>
   </si>
   <si>
     <t>Печь-камин MBS OLYMP RED</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-olymp-red/</t>
   </si>
   <si>
-    <t>2937</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy/</t>
+    <t>3596</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Лава 6</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-lava-6/</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>Печь-камин MBS OLYMP STONE</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-olymp-stone/</t>
   </si>
   <si>
-    <t>3596</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-metafire-lava-6/</t>
+    <t>6450</t>
+  </si>
+  <si>
+    <t>Печь-камин MBS OLYMPIA RED</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-mbs-olympia-red/</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>Печь-камин ЕРМАК Stoker Soffit-7</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-yermak-stoker-soffit-7/</t>
   </si>
   <si>
-    <t>6450</t>
-[...7 lines deleted...]
-  <si>
     <t>6464</t>
   </si>
   <si>
     <t>Печь-камин MBS VULKAN STONE</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-vulkan-stone/</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>Печь-камин MBS OLYMPIA STONE</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-olympia-stone/</t>
   </si>
   <si>
+    <t>2938</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ с плитой и ТО</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy-i-to/</t>
+  </si>
+  <si>
     <t>6458</t>
   </si>
   <si>
     <t>Печь-камин MBS THERMO MAGNUM RED L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-red-lr/</t>
   </si>
   <si>
-    <t>2938</t>
-[...7 lines deleted...]
-  <si>
     <t>6445</t>
   </si>
   <si>
     <t>Печь-камин MBS MAGNUM RED L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-magnum-red-lr/</t>
   </si>
   <si>
+    <t>6446</t>
+  </si>
+  <si>
+    <t>Печь-камин MBS MAGNUM STONE L\R</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-mbs-magnum-stone-lr/</t>
+  </si>
+  <si>
     <t>3589</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Варта</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-varta/</t>
   </si>
   <si>
-    <t>6446</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-mbs-magnum-stone-lr/</t>
+    <t>6459</t>
+  </si>
+  <si>
+    <t>Печь-камин MBS THERMO MAGNUM STONE L\R</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-stone-lr/</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Ока</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-oka/</t>
   </si>
   <si>
-    <t>6459</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-stone-lr/</t>
+    <t>6452</t>
+  </si>
+  <si>
+    <t>Печь-камин MBS SUPER THERMO MAGNUM RED L\R</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-red-lr/</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Нева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-neva/</t>
   </si>
   <si>
-    <t>6452</t>
-[...7 lines deleted...]
-  <si>
     <t>6453</t>
   </si>
   <si>
     <t>Печь-камин MBS SUPER THERMO MAGNUM STONE L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-stone-lr/</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>Печь-камин GUCA ARINA - 2110 (Низкая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-arina---2110-nizkaya/</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Mignon</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-mignon/</t>
   </si>
   <si>
+    <t>6441</t>
+  </si>
+  <si>
+    <t>Печь-камин GUCA MERCURY</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-guca-mercury/</t>
+  </si>
+  <si>
     <t>3597</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Луара</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-luara/</t>
   </si>
   <si>
-    <t>6441</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-guca-mercury/</t>
+    <t>4592</t>
+  </si>
+  <si>
+    <t>Печь-камин Везувий ПК-01(205) с плитой красный</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-krasnyy/</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>Печь-камин GUCA ARINA - 2210 (Высокая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-arina---2210-vysokaya/</t>
   </si>
   <si>
-    <t>4592</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-krasnyy/</t>
+    <t>6439</t>
+  </si>
+  <si>
+    <t>Печь-камин GUCA LAVA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-guca-lava/</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(205) с плитой бежевый</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-bezhevyy/</t>
   </si>
   <si>
-    <t>6439</t>
-[...7 lines deleted...]
-  <si>
     <t>6440</t>
   </si>
   <si>
     <t>Печь-камин GUCA LAVA THERMO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-lava-thermo/</t>
   </si>
   <si>
+    <t>3607</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Охта</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-okhta/</t>
+  </si>
+  <si>
     <t>6428</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER BORDO (левая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-levaya/</t>
   </si>
   <si>
-    <t>3607</t>
-[...7 lines deleted...]
-  <si>
     <t>4814</t>
   </si>
   <si>
     <t>Печь-камин ABX Kabourek (варочная плита)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-kabourek-varochnaya-pli/</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER BORDO (правая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-pravaya/</t>
   </si>
   <si>
+    <t>6430</t>
+  </si>
+  <si>
+    <t>Печь-камин GUCA GULIVER CREAM (левая)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-guca-guliver-cream-levaya/</t>
+  </si>
+  <si>
     <t>4593</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(205) с плитой и Т/О бежевый</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-bezhevyy/</t>
   </si>
   <si>
-    <t>6430</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-guca-guliver-cream-levaya/</t>
+    <t>6431</t>
+  </si>
+  <si>
+    <t>Печь-камин GUCA GULIVER CREAM (правая)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-guca-guliver-cream-pravaya/</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(205) с плитой и Т/О красный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-krasnyy/</t>
   </si>
   <si>
-    <t>6431</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-guca-guliver-cream-pravaya/</t>
+    <t>6434</t>
+  </si>
+  <si>
+    <t>Печь-камин GUCA GULIVER THERMO BORDO (левая)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-levaya/</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Ока с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-oka-s-plitoy/</t>
   </si>
   <si>
-    <t>6434</t>
-[...7 lines deleted...]
-  <si>
     <t>6435</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER THERMO BORDO (правая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-pravaya/</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>Печь-камин ARDENFIRE Ле-ман 7</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-ardenfire/</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER THERMO CREAM (левая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-cream-levaya/</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER STONE (левая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-stone-levaya/</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Байкал 8</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-baykal-8/</t>
   </si>
   <si>
+    <t>3598</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Москва 9</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-moskva-9/</t>
+  </si>
+  <si>
     <t>6433</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER STONE (правая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-stone-pravaya/</t>
   </si>
   <si>
-    <t>3598</t>
-[...7 lines deleted...]
-  <si>
     <t>6437</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER THERMO STONE (левая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-levaya/</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Варта Аква с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-varta-akva-s-plitoy/</t>
   </si>
   <si>
+    <t>3583</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Москва 9 с плитой</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-moskva-9-s-plitoy/</t>
+  </si>
+  <si>
     <t>6438</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER THERMO STONE (правая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-pravaya/</t>
   </si>
   <si>
-    <t>3583</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-metafire-moskva-9-s-plitoy/</t>
+    <t>4275</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/K7</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak7/</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MINETTE, ПРИСТ., ЗАДНЕЕ ПОДКЛ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-minette-prist-zadnyeye-podkl/</t>
   </si>
   <si>
-    <t>4275</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak7/</t>
+    <t>Печь-камин METAFIRE Амур</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-amur/</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MINETTE TOP, ПРИСТ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-minette-top-prist/</t>
   </si>
   <si>
-    <t>Печь-камин METAFIRE Амур</t>
-[...4 lines deleted...]
-  <si>
     <t>6391</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MAXETTE, УГЛОВОЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-maxette-uglovoy/</t>
   </si>
   <si>
+    <t>6392</t>
+  </si>
+  <si>
+    <t>Печь-камин KEDDY MAXETTE TOP, УГЛ.</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-maxette-top-ugl/</t>
+  </si>
+  <si>
     <t>3590</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Варта 3D</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-varta-3d/</t>
   </si>
   <si>
-    <t>6392</t>
-[...7 lines deleted...]
-  <si>
     <t>3588</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Байкал 8 с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-baykal-8-s-plitoy/</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MAXETTE TOP, ПРИСТ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-maxette-top-prist/</t>
   </si>
   <si>
+    <t>3584</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Ангара</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-angara/</t>
+  </si>
+  <si>
     <t>6394</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MAXETTE, ПРИСТ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-maxette-prist/</t>
   </si>
   <si>
-    <t>3584</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-metafire-angara/</t>
+    <t>3593</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Енисей</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-yenisey/</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY MISTRAL TOP, ВЕРХНЕЕ ПОДКЛЮЧЕНИЕ </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-mistral-top-vyerkhnyeye-podklyuchyeniye/</t>
   </si>
   <si>
-    <t>3593</t>
-[...7 lines deleted...]
-  <si>
     <t>6396</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MISTRAL TOP, УГЛ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-mistral-top-ugl/</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>Печь-камин KEDDY REGAL, ПРИСТ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-regal-prist/</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>Печь-камин KEDDY REGAL TOP, УГЛ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-regal-top-ugl/</t>
@@ -1217,86 +1217,86 @@
   <si>
     <t>Печь-камин METAFIRE Варяг 9</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-varyag-9/</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K7 (ДЕКОР ДВЕРЦЫ "М")</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-m/</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY ARCADE , КЕРАМОГРАНИТ, ЧЕРНЫЙ </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-arcade--kyeramogranit-chyernyy/</t>
   </si>
   <si>
+    <t>6401</t>
+  </si>
+  <si>
+    <t>Печь-камин KEDDY CARAT, УГЛ.</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-carat-ugl/</t>
+  </si>
+  <si>
     <t>4277</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K7 (ДЕКОР ДВЕРЦЫ "VV")</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-vv/</t>
   </si>
   <si>
-    <t>6401</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-keddy-carat-ugl/</t>
+    <t>6402</t>
+  </si>
+  <si>
+    <t>Печь-камин KEDDY CARISMA, ПРИСТ., ДВЕРЦЫ С ПРИЗМ. СТЕКЛОМ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-dvyertsy-s-prizm-styeklom/</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Печора</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-pechora/</t>
   </si>
   <si>
-    <t>6402</t>
-[...7 lines deleted...]
-  <si>
     <t>6403</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY CARISMA, ПРИСТ., РАЗДВИЖ. ДВЕРЦЫ </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-razdvizh-dvyertsy/</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>Печь-камин KEDDY CARAT УГЛ., ЗАДНЕЕ ПОДКЛЮЧ., РАЗДВИЖНЫЕ ДВЕРЦЫ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-carat-ugl-zadnyeye-podklyuch-razdvizhnyye-dvyertsy/</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>Печь-камин KEDDY CARISMA TOP, ПРИСТ./УГЛ., РАЗДВИЖ. ДВЕРЦЫ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-carisma-top-pristugl-razdvizh-dvyertsy/</t>
@@ -1442,176 +1442,176 @@
   <si>
     <t>Печь-камин KEDDY K20, SK 2002, ПРИСТ., ВЕРХНЕЕ ПОДКЛЮЧ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-vyerkhnyeye-podklyuch/</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY K20, SK 2002, ПРИСТ., ЗАДНЕЕ ПОДКЛЮЧ. </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-zadnyeye-podklyuch/</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Junior</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-junior/</t>
   </si>
   <si>
+    <t>6419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Печь-камин KEDDY K21, SK 2002, УГЛ., ВЕРХНЕЕ ПОДКЛЮЧ. </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-vyerkhnyeye-podklyuch/</t>
+  </si>
+  <si>
     <t>3595</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Енисей с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-yenisey-s-plitoy/</t>
   </si>
   <si>
-    <t>6419</t>
-[...7 lines deleted...]
-  <si>
     <t>3616</t>
   </si>
   <si>
     <t>Печь-камин ARDENFIRE Марсель 7</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-ardenfire-marsel-7/</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY K21, SK 2002, УГЛ., ЗАДНЕЕ ПОДКЛЮЧ. </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-zadnyeye-podklyuch/</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Super Junior</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-super-junior/</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>Печь-камин KEDDY K20, SK 2001, ПРИСТ., ВЕРХНЕЕ ПОДКЛЮЧ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-vyerkhnyeye-podklyuch/</t>
   </si>
   <si>
+    <t>4278</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/K7 (ТЕРМОСТАТ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak7-tyermostat/</t>
+  </si>
+  <si>
     <t>6422</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY K20, SK 2001, ПРИСТ., ЗАДНЕЕ ПОДКЛЮЧ. </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-zadnyeye-podklyuch/</t>
   </si>
   <si>
-    <t>4278</t>
-[...7 lines deleted...]
-  <si>
     <t>6423</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY K21, SK 2001, УГЛ., ВЕРХНЕЕ ПОДКЛЮЧ. </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-vyerkhnyeye-podklyuch/</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Печора Аква</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-pechora-akva/</t>
   </si>
   <si>
+    <t>6424</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Печь-камин KEDDY K21, SK 2001, УГЛ., ЗАДНЕЕ ПОДКЛЮЧ. </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-zadnyeye-podklyuch/</t>
+  </si>
+  <si>
     <t>3585</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Ангара 12</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-angara-12/</t>
   </si>
   <si>
-    <t>6424</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-zadnyeye-podklyuch/</t>
+    <t>3599</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Москва 12</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-moskva-12/</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>Печь-камин KEDDY KEDDY 16 TOP, ВЕРХНЕЕ ПОДКЛ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-keddy-16-top-vyerkhnyeye-podkl/</t>
   </si>
   <si>
-    <t>3599</t>
-[...7 lines deleted...]
-  <si>
     <t>3601</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Рейн</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-reyn/</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ТРИ СТЕКЛА" черная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-chernaya/</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ТРИ СТЕКЛА" графит</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-grafit/</t>
@@ -1955,266 +1955,266 @@
   <si>
     <t>Печь-камин БАВАРИЯ коричневая "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-avariya-korichnevaya-barokko/</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K10 (ТУРБИНА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak10-turbina/</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ зеленая "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko/</t>
   </si>
   <si>
+    <t>3614</t>
+  </si>
+  <si>
+    <t>Печь-камин Мета Ardenfire Корсика 12</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-ardenfire-korsika-12/</t>
+  </si>
+  <si>
     <t>2950</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ бежевая "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka/</t>
   </si>
   <si>
-    <t>3614</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-ardenfire-korsika-12/</t>
+    <t>2951</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ коричневая "Арка"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka/</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/DR</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsdr/</t>
   </si>
   <si>
-    <t>2951</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka/</t>
+    <t>2952</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ зеленая "Арка"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka/</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K5/S/W</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak5sw/</t>
   </si>
   <si>
-    <t>2952</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka/</t>
+    <t>2953</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ песочная "Барокко"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/bavariya-pesochnaya-barokko/</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K5/S/N</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak5sn/</t>
   </si>
   <si>
-    <t>2953</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/bavariya-pesochnaya-barokko/</t>
+    <t>4295</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/K5/S/W/D</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak5swd/</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ угловая, бежевая "Незабудка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-nezabudka/</t>
   </si>
   <si>
-    <t>4295</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak5swd/</t>
+    <t>4296</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/K9</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak9/</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ угловая, бежевая "Береза"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-bereza/</t>
   </si>
   <si>
-    <t>4296</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak9/</t>
+    <t>4327</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis ORION CB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-orion-cb/</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ угловая, песочная "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-pesochnaya-arka/</t>
   </si>
   <si>
-    <t>4327</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-orion-cb/</t>
+    <t>2957</t>
+  </si>
+  <si>
+    <t>Печь-камин СОФИЯ бежевая арка "Незабудка"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka-nezabudka/</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K9 (ДЕКОР ДВЕРЦЫ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak9-dyekor-dvyertsy/</t>
   </si>
   <si>
-    <t>2957</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka-nezabudka/</t>
+    <t>2958</t>
+  </si>
+  <si>
+    <t>Печь-камин СОФИЯ коричневая "Барокко"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-sofiya-korichnevaya-barokko/</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>Печь-камин ABX Viking</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-viking/</t>
   </si>
   <si>
-    <t>2958</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-sofiya-korichnevaya-barokko/</t>
+    <t>2959</t>
+  </si>
+  <si>
+    <t>Печь-камин СОФИЯ зеленая "Барокко"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-sofiya-zelenaya-barokko/</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K8/T</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak8t/</t>
   </si>
   <si>
-    <t>2959</t>
-[...7 lines deleted...]
-  <si>
     <t>2960</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ бежевая "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-barokko/</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K8 (ТЕРМОСТАТ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak8-tyermostat/</t>
   </si>
   <si>
+    <t>4825</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Tartu 5 (серая сталь)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-tartu-5-seraya-stal/</t>
+  </si>
+  <si>
     <t>2961</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ бежевая "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka/</t>
   </si>
   <si>
-    <t>4825</t>
-[...7 lines deleted...]
-  <si>
     <t>2962</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ песочная "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-pesochnaya-barokko/</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС зеленый "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-zelenyy-arka/</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-arka/</t>
@@ -2252,113 +2252,113 @@
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Берёза мини"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-beryoza-mini/</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Незебудка мини"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezebudka-mini/</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Роза мини"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza-mini/</t>
   </si>
   <si>
+    <t>4826</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Stockholm 8</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-stockholm-8/</t>
+  </si>
+  <si>
     <t>2971</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС песочный "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-pesochnyy-barokko/</t>
   </si>
   <si>
-    <t>4826</t>
-[...7 lines deleted...]
-  <si>
     <t>2972</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Роза"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza/</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Береза"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-bereza/</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>Печь-камин ABX Island 5</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-island-5/</t>
   </si>
   <si>
+    <t>2974</t>
+  </si>
+  <si>
+    <t>Печь-камин ЭЛЬЗАС бежевый "Незабудка"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezabudka/</t>
+  </si>
+  <si>
     <t>4300</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/ORBIT</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaorbit/</t>
   </si>
   <si>
-    <t>2974</t>
-[...7 lines deleted...]
-  <si>
     <t>4301</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K8 (ТУРБИНА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak8-turbina/</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>Печь-камин ARDENFIRE Париж 14</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-ardenfire-parizh-14/</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>Печь-камин ABX Pori 5, сталь крашеная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-pori-5-stal-krashenaya/</t>
@@ -2756,149 +2756,149 @@
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/KAFEL/CZARNY (КАФЕЛЬ ЧЕРНЫЙ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczarny-kafyel-chyernyy/</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>Печь-камин ABX Troll (черная, серая сталь с верхней плитой тальк)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-troll-chernaya-seraya-stal-s-verkhney-plitoy-talk/</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/KAFEL/CZERWONY (СТАЛЬ, КАФЕЛЬ КРАСНЫЙ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczerwony-stal-kafyel-krasnyy/</t>
   </si>
   <si>
+    <t>4816</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki FALCON 9 VIEW</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-falcon-9-view/</t>
+  </si>
+  <si>
     <t>4855</t>
   </si>
   <si>
     <t>Печь-камин ABX Tulsa 7 (тальк)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-tulsa-7-talk/</t>
   </si>
   <si>
-    <t>4816</t>
-[...7 lines deleted...]
-  <si>
     <t>4316</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/KAFEL/CZARNY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelczarny/</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>Печь-камин ABX Iberia (прямой цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/KAFEL/ CZERWONY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabskafel-czerwony/</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>Печь-камин ABX IKARIA К, кафельный цоколь - вставка КОМБО</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-ikaria-k-kafelnyy-tsokol---vstavka-kombo/</t>
   </si>
   <si>
+    <t>3712</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Isetta Evo</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-isetta-evo/</t>
+  </si>
+  <si>
     <t>4318</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/KAFEL/BIALY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelbialy/</t>
   </si>
   <si>
-    <t>3712</t>
-[...7 lines deleted...]
-  <si>
     <t>4319</t>
   </si>
   <si>
     <t>Печь-камин Kratki JUNO 12/B</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-juno-12b/</t>
   </si>
   <si>
+    <t>4858</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Polar 5</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-polar-5/</t>
+  </si>
+  <si>
     <t>4320</t>
   </si>
   <si>
     <t>Печь-камин Kratki JUNO 12/C</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-pyech-juno-12c/</t>
   </si>
   <si>
-    <t>4858</t>
-[...7 lines deleted...]
-  <si>
     <t>4859</t>
   </si>
   <si>
     <t>Печь-камин ABX Rennes 5 (черная сталь, тальк с верхней плитой)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-rennes-5-chernaya-stal-talk-s-verkhney-plitoy/</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/O/GLASS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass/</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/O/KAFEL/ BIALY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnokafel-bialy/</t>
@@ -2909,158 +2909,158 @@
   <si>
     <t>Печь-камин Nordpeis VEGA CB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-vega-cb/</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/2/KAFEL</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabs2kafel/</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>Печь-камин ABX Kiruna 6 (гранит кашмир)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-kiruna-6-granit-kashmir/</t>
   </si>
   <si>
+    <t>4323</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/AB/S/N/O/GLASS/ KAFEL/CZARNY</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczarny/</t>
+  </si>
+  <si>
     <t>4861</t>
   </si>
   <si>
     <t>Печь-камин ABX Pori 5 (серая сталь тальк(округлый) с верхней плитой)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-pori-5-seraya-stal-talkokruglyy-s-verkhney-plitoy/</t>
   </si>
   <si>
-    <t>4323</t>
-[...7 lines deleted...]
-  <si>
     <t>4862</t>
   </si>
   <si>
     <t>Печь-камин ABX Olympie K (вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-olympie-k-vstavka-kombo/</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/O/GLASS/ KAFEL/CZERWONY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczerwony/</t>
   </si>
   <si>
+    <t>4863</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Tampere</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-tampere/</t>
+  </si>
+  <si>
     <t>4325</t>
   </si>
   <si>
     <t>Печь-камин Kratki BLANKA 8 KW STOVE КРЕМ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-blanka-8-kw-stove-kryem/</t>
   </si>
   <si>
-    <t>4863</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-tampere/</t>
+    <t>4864</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Arktis 8</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-arktis-8/</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>Печь-камин Kratki BLANKA/BETON</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-blankabeton/</t>
   </si>
   <si>
-    <t>4864</t>
-[...7 lines deleted...]
-  <si>
     <t>4865</t>
   </si>
   <si>
     <t>Печь-камин ABX Arktis 4 (черная сталь, тальк с верх. плитой)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-arktis-4-chernaya-stal-talk-s-verkh-plitoy/</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis BERGEN</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-bergen/</t>
   </si>
   <si>
+    <t>3714</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Gemma Forno</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-gemma-forno/</t>
+  </si>
+  <si>
     <t>4331</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis AROSA антрацит</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-arosa/</t>
   </si>
   <si>
-    <t>3714</t>
-[...7 lines deleted...]
-  <si>
     <t>4866</t>
   </si>
   <si>
     <t>Печь-камин ABX Bavaria (прямой цоколь, чугунная вставка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bavaria-pryamoy-tsokol-chugunnaya-vstavka/</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis GEILO УГЛОВОЙ (ТОПКА СКЛАДНЫЕ ДВЕРЦЫ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-geilo/</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>Печь-камин ABX Bergen поворотный (кафель - хелиос, пикассо)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bergen-povorotnyy-kafel---khelios-pikasso/</t>
@@ -3080,137 +3080,137 @@
   <si>
     <t>Печь-камин Nordpeis GEILO ПРИСТЕННЫЙ (ТОПКА СКЛАДНЫЕ ДВЕРЦЫ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-geilo-topka-skladnyye-dvyertsy/</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SMARTY (КАМЕННЫЕ ОПОРЫ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-smarty-kamyennyye-opory/</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis PARIS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-paris/</t>
   </si>
   <si>
+    <t>4868</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Alkmaar I</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-alkmaar-i/</t>
+  </si>
+  <si>
     <t>4337</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis TINE КУХОННЫЙ (ТОПКА NI-22 СКЛАДНЫЕ ДВЕРЦЫ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-tine-kukhonnyy-topka-ni-22-skladnyye-dvyertsy/</t>
   </si>
   <si>
-    <t>4868</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-alkmaar-i/</t>
+    <t>4338</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis SMARTY (ОДИНОЧНАЯ ОПОРА)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-smarty-odinochnaya-opora/</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Rossella R1</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-rossella-r1/</t>
   </si>
   <si>
-    <t>4338</t>
-[...7 lines deleted...]
-  <si>
     <t>4339</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis AROSA</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>Печь-камин ABX Bavaria K (прямой цоколь, вставка КОМБО) 6,9 кВт</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bavaria-k-pryamoy-tsokol-vstavka-kombo-69-kvt/</t>
   </si>
   <si>
+    <t>4340</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis SMARTY (СТАЛЬНАЯ ОПОРА, 115 СМ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-115-sm/</t>
+  </si>
+  <si>
     <t>4870</t>
   </si>
   <si>
     <t>Печь-камин ABX Arden (каштан)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-arden-kashtan/</t>
   </si>
   <si>
-    <t>4340</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-115-sm/</t>
+    <t>3716</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Gaia</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-gaia/</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis BILBAO 90</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-bilbao-90/</t>
   </si>
   <si>
-    <t>3716</t>
-[...7 lines deleted...]
-  <si>
     <t>4342</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SMARTY (СТАЛЬНАЯ ОПОРА, 190 СМ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-190-sm/</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>Печь-камин ABX Bavaria (кафельный цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis STOCKHOLM</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-stockholm/</t>
@@ -3266,194 +3266,194 @@
   <si>
     <t>Печь-камин Nordpeis TINE (ТОПКА NI-22)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-tine-topka-ni-22/</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин Nordpeis QUADRO 3 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-quadro-3/</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis STOCKHOLM ВЫСОКИЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-stockholm-vysokiy/</t>
   </si>
   <si>
+    <t>4349</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis AKROPOLIS ПРИСТЕННЫЙ (ТОПКА СО СКЛАДНЫМИ ДВЕРЦАМИ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-pristyennyy-topka-so-skladnymi-dvyertsami/</t>
+  </si>
+  <si>
     <t>4875</t>
   </si>
   <si>
     <t>Печь-камин ABX Turku 5 (кафель - бордо, котто, белый, песчаный)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-turku-5-kafel---bordo-kotto-belyy-peschanyy/</t>
   </si>
   <si>
-    <t>4349</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-pristyennyy-topka-so-skladnymi-dvyertsami/</t>
+    <t>4350</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis OSAKA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-osaka/</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>Печь-камин ABX Bergen</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bergen/</t>
   </si>
   <si>
-    <t>4350</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-osaka/</t>
+    <t>4351</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis UNO 1</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-uno-1/</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>Печь-камин ABX Iberia (прямой цоколь, чугунная вставка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-chugunnaya-vstavka/</t>
   </si>
   <si>
-    <t>4351</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-uno-1/</t>
+    <t>4878</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Polar 6, гранит кашмир, с верхней плитой</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-polar-6-granit-kashmir-s-verkhney-plitoy/</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis DUO 5, BLACK</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-black/</t>
   </si>
   <si>
-    <t>4878</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-polar-6-granit-kashmir-s-verkhney-plitoy/</t>
+    <t>4879</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Polar 4 (тальк)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-polar-4-talk/</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis PRAHA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-praha/</t>
   </si>
   <si>
-    <t>4879</t>
-[...7 lines deleted...]
-  <si>
     <t>4354</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis OSAKA T (ТОПКА ХРОМ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-osaka-t-topka-khrom/</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>Печь-камин ABX Polar 4 (песчаник)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-4-peschanik/</t>
   </si>
   <si>
+    <t>4355</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis UNO 4</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-uno-4/</t>
+  </si>
+  <si>
     <t>4881</t>
   </si>
   <si>
     <t>Печь-камин ABX Vigo</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-vigo/</t>
   </si>
   <si>
-    <t>4355</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-uno-4/</t>
+    <t>4356</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis DUO 5, ALU</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-alu/</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>Печь-камин ABX Arktis 6 (черная сталь, бразильский песч. с верх. плитой)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-arktis-6-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/</t>
   </si>
   <si>
-    <t>4356</t>
-[...7 lines deleted...]
-  <si>
     <t>4357</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis AKROPOLIS УГЛОВОЙ (ПАНОРАМНАЯ ТОПКА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-uglovoy-panoramnaya-topka/</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Rossella Plus Liberty</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-rossella-plus-liberty/</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis LISBOA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-lisboa/</t>
@@ -3500,230 +3500,230 @@
   <si>
     <t>Печь-камин Nordpeis RONDA 160</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160/</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>Печь-камин ABX Iberia (кафельный цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG M</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m/</t>
   </si>
   <si>
+    <t>4885</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Oregon</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-oregon/</t>
+  </si>
+  <si>
     <t>4362</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis FINSE НИЗКИЙ С БАЛКОЙ-ДЕРЕВО, ПОЛКОЙ И ПРИТОПОЧНОЙ ПАНЕЛЬЮ ИЗ МРАМОРА RUIVINA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-finse-nizkiy-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/</t>
   </si>
   <si>
-    <t>4885</t>
-[...7 lines deleted...]
-  <si>
     <t>4363</t>
   </si>
   <si>
     <t xml:space="preserve"> Печь-камин Nordpeis FINSE ВЫСОКАЯ С БАЛКОЙ-ДЕРЕВО, ПОЛКОЙ И ПРИТОПОЧНОЙ ПАНЕЛЬЮ ИЗ МРАМОРА RUIVINA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-finse-vysokaya-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/</t>
   </si>
   <si>
+    <t>4364</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis ODENSE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-odense/</t>
+  </si>
+  <si>
     <t>4886</t>
   </si>
   <si>
     <t>Печь-камин ABX Nagano</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-nagano/</t>
   </si>
   <si>
-    <t>4364</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-odense/</t>
+    <t>4365</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis HAVANNA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-havanna/</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>Печь-камин ABX Britania (белый цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
-    <t>4365</t>
-[...7 lines deleted...]
-  <si>
     <t>4888</t>
   </si>
   <si>
     <t>Печь-камин ABX Hamar</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-hamar/</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis RONDA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-ronda/</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis LONDON</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-london/</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis AMSTERDAM УГЛОВОЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-amsterdam-uglovoy/</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis TOKYO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-tokyo/</t>
   </si>
   <si>
+    <t>4371</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis DUO 1</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-1/</t>
+  </si>
+  <si>
     <t>3721</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Fulvia con forno Petra</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-fulvia-con-forno-petra/</t>
   </si>
   <si>
-    <t>4371</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-1/</t>
+    <t>4372</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis MANHATTAN НИЗКИЙ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-manhattan-nizkiy/</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Isotta Evo</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-isotta-evo/</t>
   </si>
   <si>
-    <t>4372</t>
-[...7 lines deleted...]
-  <si>
     <t>4889</t>
   </si>
   <si>
     <t>Печь-камин ABX Marina KP (прямой цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-marina-kp-pryamoy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG M С ДОП. НАДСТРОЙКОЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m-s-dop-nadstroykoy/</t>
   </si>
   <si>
+    <t>4890</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Admiral (тальк)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-admiral-talk/</t>
+  </si>
+  <si>
     <t>4374</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis RONDA 160 (С ТЕПЛОНАКОПИТЕЛЕМ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160-s-tyeplonakopityelyem/</t>
   </si>
   <si>
-    <t>4890</t>
-[...7 lines deleted...]
-  <si>
     <t>4891</t>
   </si>
   <si>
     <t>Печь-камин ABX Admiral (гранит парадизо)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-admiral-granit-paradizo/</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis TAIPEI</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-taipei/</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis JERSEY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-jersey/</t>
@@ -3752,131 +3752,131 @@
   <si>
     <t>Печь-камин Nordpeis DUO 4</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-4/</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>Печь-камин ABX Bavaria (кафельный цоколь, чугунная вставка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-chugunnaya-vstavka/</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis RONDA (С ТЕПЛОНАКОПИТЕЛЕМ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-ronda-s-tyeplonakopityelyem/</t>
   </si>
   <si>
+    <t>4382</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis DUO 6</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-6/</t>
+  </si>
+  <si>
     <t>4893</t>
   </si>
   <si>
     <t>Печь-камин ABX Yukon</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-yukon/</t>
   </si>
   <si>
-    <t>4382</t>
-[...7 lines deleted...]
-  <si>
     <t>4894</t>
   </si>
   <si>
     <t>Печь-камин ABX BAVARIA K(6,9кВт в воду), кафельный цоколь - вставка КОМБО(чугун+сталь)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bavaria-k69kvt-v-vodu-kafelnyy-tsokol---vstavka-kombochugunstal/</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG L</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l/</t>
   </si>
   <si>
+    <t>4384</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis SALZBURG L С ДОПОЛНИТЕЛЬНОЙ НАДСТРОКОЙ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l-s-dopolnityelnoy-nadstrokoy/</t>
+  </si>
+  <si>
     <t>3724</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Ester</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-ester/</t>
   </si>
   <si>
-    <t>4384</t>
-[...7 lines deleted...]
-  <si>
     <t>4895</t>
   </si>
   <si>
     <t>Печь-камин ABX Grunt (черная сталь)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-grunt-chernaya-stal/</t>
   </si>
   <si>
+    <t>4948</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Polar 8 (калифорния голд)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-polar-8-kaliforniya-gold/</t>
+  </si>
+  <si>
     <t>4386</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG XL</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl/</t>
   </si>
   <si>
-    <t>4948</t>
-[...7 lines deleted...]
-  <si>
     <t>4949</t>
   </si>
   <si>
     <t>Печь-камин ABX Polar 8 (шоколад)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-8-shokolad/</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG C</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-c/</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis PANAMA УГЛОВАЯ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-panama-uglovaya/</t>
@@ -3884,68 +3884,68 @@
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>Печь-камин ABX Polar Britania K камин с водяным контуром</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polarbritania-k-kamin-s-vodyanym-konturom/</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis PANAMA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-panama/</t>
   </si>
   <si>
     <t>Печь-камин ABX Polar Helvetia KP (белый цоколь, вставка КОМБО) 6,9кВт</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-helvetia-kp-belyy-tsokol-vstavka-kombo-69kvt/</t>
   </si>
   <si>
+    <t>4390</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis SALZBURG XL С ОДНОЙ ДОП. НАДСТРОЙКОЙ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-odnoy-dop-nadstroykoy/</t>
+  </si>
+  <si>
     <t>3726</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Nicoletta</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta/</t>
   </si>
   <si>
-    <t>4390</t>
-[...7 lines deleted...]
-  <si>
     <t>4951</t>
   </si>
   <si>
     <t>Печь-камин ABX Iberia (кафельный цоколь, чугунная вставка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-chugunnaya-vstavka/</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG XL С ДВУМЯ ДОП. НАДСТРОЙКАМИ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-dvumya-dop-nadstroykami/</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>Печь-камин ABX Artemis</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-artemis/</t>
@@ -4109,185 +4109,185 @@
   <si>
     <t>Печь-камин ABX Polar 6 каскадный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-6-kaskadnyy/</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>Печь-камин ABX Trollvik Аква (черная сталь)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-trollvik-akva-chernaya-stal/</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>Печь-камин ABX Atrium 5</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-atrium-5/</t>
   </si>
   <si>
+    <t>4977</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Denver</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-denver/</t>
+  </si>
+  <si>
     <t>3763</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Graziosa Steel Plus</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel-plus/</t>
   </si>
   <si>
-    <t>4977</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-denver/</t>
+    <t>4978</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Regina угловая</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-regina-uglovaya/</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>Печь-камин La Nordica TermoIsotta D.S.A</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-termoisotta-dsa/</t>
   </si>
   <si>
-    <t>4978</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-regina-uglovaya/</t>
+    <t>3764</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica ExtraFlame Graziosa Steel</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel/</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>Печь-камин ABX Westfalia 752 (вставка стальная)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-westfalia-752-vstavka-stalnaya/</t>
   </si>
   <si>
-    <t>3764</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel/</t>
+    <t>3770</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica ExtraFlame Elisir</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir/</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>Печь-камин ABX Fargo</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-fargo/</t>
   </si>
   <si>
-    <t>3770</t>
-[...7 lines deleted...]
-  <si>
     <t>3765</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Graziosa Lux Plus</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-lux-plus/</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Ester Forno</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-ester-forno/</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>Печь-камин ABX Glasgow Klasik, белый цоколь (балка песчаник)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-belyy-tsokol-balka-peschanik/</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Wanda</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-wanda/</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Melinda Steel Air</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-steel-air/</t>
   </si>
   <si>
+    <t>4982</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Kopec</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-kopec/</t>
+  </si>
+  <si>
     <t>3756</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Duchessa Steel</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-steel/</t>
   </si>
   <si>
-    <t>4982</t>
-[...7 lines deleted...]
-  <si>
     <t>3739</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Stefany Forno (Bo/Pe)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-stefany-forno-bope/</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>Печь-камин ABX Glasgow Klasik угловой (деревянная балка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-uglovoy-derevyannaya-balka/</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Carillon 16:9</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-carillon-169/</t>
@@ -4298,68 +4298,68 @@
   <si>
     <t>Печь-камин ABX Norfolk</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-norfolk/</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>Печь-камин ABX Pateo угловой (гранит черный)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-pateo-uglovoy-granit-chernyy/</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Nicoletta Forno</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta-forno/</t>
   </si>
   <si>
+    <t>4986</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Vermont</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-vermont/</t>
+  </si>
+  <si>
     <t>3741</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Wanda Classic</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-wanda-classic/</t>
   </si>
   <si>
-    <t>4986</t>
-[...7 lines deleted...]
-  <si>
     <t>3759</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Teodora</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-teodora/</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Fortuna</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-fortuna/</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Duchessa Idro</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-idro/</t>
@@ -4415,210 +4415,210 @@
   <si>
     <t>Печь-камин La Nordica ExtraFlame Melinda Idro Steel</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro-steel/</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Ecologica</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-extraflame-ecologica/</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Elisir Idro</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir-idro/</t>
   </si>
   <si>
+    <t>4988</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Galie l</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-galie-l/</t>
+  </si>
+  <si>
     <t>3747</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин La Nordica Zen </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-zen/</t>
   </si>
   <si>
-    <t>4988</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-galie-l/</t>
+    <t>3748</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Fortuna Bifacciale</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-bifacciale/</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>Печь-камин ABX Atrium 7</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-atrium-7/</t>
   </si>
   <si>
-    <t>3748</t>
-[...7 lines deleted...]
-  <si>
     <t>3751</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Melinda Idro</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro/</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Tosca Plus</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-tosca-plus/</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>Печь-камин La Nordica TermoNicoletta Forno D.S.A</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-termonicoletta-forno-dsa/</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>Печь-камин ABX Valencie (прямой цоколь)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-valencie-pryamoy-tsokol/</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Emma Plus</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma-plus/</t>
   </si>
   <si>
+    <t>3769</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica ExtraFlame Emma</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma/</t>
+  </si>
+  <si>
     <t>4991</t>
   </si>
   <si>
     <t>Печь-камин ABX Glasgow Klasik цоколь песчаник (балка песчаник)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-tsokol-peschanik-balka-peschanik/</t>
   </si>
   <si>
-    <t>3769</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma/</t>
+    <t>4992</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Oxford Klasik, белый цоколь (балка песчаник)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-belyy-tsokol-balka-peschanik/</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Divina</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-divina/</t>
   </si>
   <si>
-    <t>4992</t>
-[...7 lines deleted...]
-  <si>
     <t>3691</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Norma S Idro D.S.A</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-norma-s-idro-dsa/</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Iside Idro</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-iside-idro/</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>Печь-камин ABX Westfalia 710</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-westfalia-710/</t>
   </si>
   <si>
+    <t>4994</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Normandie</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-normandie/</t>
+  </si>
+  <si>
     <t>3767</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Esmeralda</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-esmeralda/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-normandie/</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>Печь-камин ABX Oxford Klasik угловой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-uglovoy/</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Lucrezia Idro Steel</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-lucrezia-idro-steel/</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Lucrezia Idro</t>
   </si>
@@ -8310,51 +8310,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-verta/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-verkhnim-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy-i-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pekhorka-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-verkhnim-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy-i-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-happy-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-happy-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-aosta/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-arina/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-asti/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-asti-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-bari/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-lawa/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-s-plitoy-lawa/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-pineto/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-fidel/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-fiuggi/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-harold/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-narva-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-harold-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-novara/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-prato/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-richard/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-siena/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-piltoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-sven/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-sven-bronze/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-teramo/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-narva-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-torino/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ambra-bronze/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-torino-grand/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ingrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-yermak-stoker-grant/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-corner-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-mbs-trend-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vesta-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vesta-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-vesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-lava-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-yermak-stoker-soffit-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olympia-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vulkan-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olympia-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy-i-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-oka/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-neva/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-arina---2110-nizkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-mignon/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-luara/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-mercury/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-arina---2210-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-lava/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-lava-thermo/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-okhta/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kabourek-varochnaya-pli/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-cream-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-cream-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-oka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-cream-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-stone-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-baykal-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-stone-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta-akva-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-9-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-minette-prist-zadnyeye-podkl/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-minette-top-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-amur/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-baykal-8-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-top-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-mistral-top-vyerkhnyeye-podklyuchyeniye/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-mistral-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-regal-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-regal-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-prist-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varyag-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-arcade--kyeramogranit-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pechora/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-dvyertsy-s-prizm-styeklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-ugl-zadnyeye-podklyuch-razdvizhnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-top-pristugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1002-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-top-pristugl-dvyertsy-s-prizm-styelom/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1002-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-ugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-major/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-ugl-dvyertsy-s-prizm-styeklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-dnepr-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1001-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1001-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-top-pristugl-s-prizm-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-top-pristugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-prist-s-prizm-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-prizmatik-s-plitoy-i-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-12-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-super-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pechora-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-keddy-16-top-vyerkhnyeye-podkl/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-reyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-amur-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-super-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kelt/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lappi/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-neman/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-falun-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kent/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-dyekor-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-korichnevaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-pesochnaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-alborg-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6w-c-vodkonturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sstal/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5150/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozavega150/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-dorella-l8-liberty/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skandik-6-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gemma/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-avariya-korichnevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-korsika-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsdr/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sw/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sn/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-pesochnaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5swd/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-bereza/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-pesochnaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-orion-cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-dyekor-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-viking/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-korichnevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8t/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-zelenaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-5-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-pesochnaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-zelenyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-korichnevyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-korichnevyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kaelzas-zelenyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-beryoza-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezebudka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-pesochnyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-stockholm-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-bereza/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-island-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaorbit/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-parizh-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-5-stal-krashenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9w-c-vodkonturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsn/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-brent/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lahti/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-7-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-bez-dukhovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-island-7-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-reno-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-giulietta/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-absk/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-gronland-brazilskiy-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fulvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fiammetta/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skagen-eksklyuziv/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaab/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-s-dukhovkoy-steklokeramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-asia/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-ikaria-k-pryamoy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-baltik-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabs2stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsno/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-4-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-riviera/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-panonie-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-uglovoyseraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-5-povorotnyy-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/4942/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atlantik-5-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-4-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tulsa-5-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-wk440/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-falcon-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-ab-sno-kafel-czarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-florencie/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-ab-snokafel-czerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-stockholm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelbialy-kafyel-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-baltik-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczarny-kafyel-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-troll-chernaya-seraya-stal-s-verkhney-plitoy-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczerwony-stal-kafyel-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tulsa-7-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-falcon-9-view/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelczarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafel-czerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-ikaria-k-kafelnyy-tsokol---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelbialy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isetta-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-juno-12b/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-pyech-juno-12c/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-rennes-5-chernaya-stal-talk-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnokafel-bialy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-vega-cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabs2kafel/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-6-granit-kashmir/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-5-seraya-stal-talkokruglyy-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-olympie-k-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-blanka-8-kw-stove-kryem/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tampere/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-blankabeton/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-4-chernaya-stal-talk-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-bergen/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-arosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gemma-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-geilo/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bergen-povorotnyy-kafel---khelios-pikasso/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-opora-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-geilo-topka-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-kamyennyye-opory/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-paris/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tine-kukhonnyy-topka-ni-22-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-alkmaar-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rossella-r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-odinochnaya-opora/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-arosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-k-pryamoy-tsokol-vstavka-kombo-69-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arden-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-115-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-bilbao-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-190-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-stockholm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-rennes-7chernaya-stal-talk-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-6-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-trollvik-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tine-topka-ni-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-stockholm-vysokiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-turku-5-kafel---bordo-kotto-belyy-peschanyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-pristyennyy-topka-so-skladnymi-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bergen/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-osaka/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-granit-kashmir-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-praha/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-4-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-osaka-t-topka-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-4-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-vigo/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-6-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-alu/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-uglovoy-panoramnaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rossella-plus-liberty/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-lisboa/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-plasma-8026/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gisella/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-helvetia-kp-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-finse-nizkiy-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oregon/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-finse-vysokaya-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-nagano/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-odense/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-havanna/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-hamar/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-london/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-amsterdam-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tokyo/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fulvia-con-forno-petra/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-manhattan-nizkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-kp-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m-s-dop-nadstroykoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160-s-tyeplonakopityelyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-admiral-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-admiral-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-taipei/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-jersey/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-havanna-s-drovnitsyey/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-s-tyeplonakopityelyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-yukon/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-k69kvt-v-vodu-kafelnyy-tsokol---vstavka-kombochugunstal/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-ester/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l-s-dopolnityelnoy-nadstrokoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-grunt-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-8-kaliforniya-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-8-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-panama-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polarbritania-k-kamin-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-panama/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-helvetia-kp-belyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-odnoy-dop-nadstroykoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-dvumya-dop-nadstroykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-artemis/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-sardinie/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-helvetia-kp-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-luna/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-norvegia/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atlantik-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-k-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-rosy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-kp-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-puris-granit-chernyynerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-svezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gaia-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-galicie/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-turku-akva45kv-v-vodu-4kv-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-regina-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lombardie/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-kaskadnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-trollvik-akva-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atrium-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-denver/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termoisotta-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-regina-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-752-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-fargo/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-lux-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-ester-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-belyy-tsokol-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-wanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-steel-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kopec/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-stefany-forno-bope/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-uglovoy-derevyannaya-balka/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-carillon-169/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-norfolk/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pateo-uglovoy-granit-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-wanda-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-vermont/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-teodora/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termorossella-plus-liberty-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-la-nordica-termorossella-plus-forno-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-irina/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-extraflame-ecologica/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-zen/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-galie-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atrium-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-bifacciale/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-tosca-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termonicoletta-forno-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valencie-pryamoy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-tsokol-peschanik-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-divina/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-belyy-tsokol-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-norma-s-idro-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-iside-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-esmeralda/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-normandie/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-lucrezia-idro-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-lucrezia-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-falo-1xlp/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-porto-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valencie-kafelnyy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-s-tsokolem-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-belyy-tsokol-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-720-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valdek/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-estonie-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-laponie-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-derby-klasik-granit-kashmir/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-siberia/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-derby-klasik-uglovoy-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-porto/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-kafelnyy-tsokol-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skotia/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-na-kafelnom-tsokole-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bolshaya-plita-varochnaya-pech/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-vstavka-stalnaya-7kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-saphir/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-topaze/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade-avec-bucher/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade-sur-pied/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-371-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-378-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-373-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-377-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-377-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-371-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-378-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-105-r-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-105-r-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-305-r-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-305-r-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-162/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-163/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-167/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-481/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-483/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-3-td--mf-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-5002/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-5002-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-100-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-400-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-8-td/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-118/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-602-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-gf-373-bf/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-gf-400-bf/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-41-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-41-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-7-ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-8-ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-1-wall/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-2-pedestal/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-4-plinth/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-5-s-shape/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-teplodar-vyertikal-metallika/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-teplodar-vyertikal-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder-uglovoy-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vyezuviy-pk-04-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-1309-terrakot/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-1309-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-d-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-d-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-n-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-n-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-terrakot/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-roza-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-karamel/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bereza-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-roza-2-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bezhevaya-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pshenitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bereza-2-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-korichnevaya-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pshenitsa-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-oval-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pesok-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-krug-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-nezabudka-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-100ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-alyaska-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-greyvari-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-zinger-v200/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-kombat-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-triumf-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-triumf-180-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-burzhuyka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-gril-hergom-asador-h-0480/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-franklin-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e-20-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e-10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-craftsbury/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e30-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-shelburne/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hergom-aranda-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-glance-mvpmhp-nastennaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-glance-mvmh/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-manchester/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-heritage/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-stalno-hergom-mallorca/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-meta-aot-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-meta-gnom-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-meta-gnom-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-70-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-100-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-150-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-100-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-150-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-120-aqua-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-200-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-200-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-170-aqua-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-300-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-220-auqa-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-250-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-350-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-domovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-1-konforochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-2-konforochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom---150/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom---250/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-20ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-9ch-s-chugunnoy-dveryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-student/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-dotsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-inzhener/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-professor/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-zolushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-avoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-balezino-pch-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-1-konforochnaya-otopitelnaya-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-2-konforochnaya-so-steklom-i-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-domovoy-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-komfort-120-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-komfort-120-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-otopitelno-varochnaya-berezka-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-50m3-kadet-1-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-70m3-kadet-2-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-400-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-200-s-ekranami-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-200-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-150-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-100-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-150-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-200-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-100-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-v8/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-utilizator-pegas/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nvu-50-tulinka-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv-1200-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--150-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--500-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-gunter-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-finn-patina-med-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-dacha-i-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-zeige-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-klemens-i-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-erik-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-finn-patina-zoloto-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-olimp-ecodesign-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-paul-patina-med-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--200-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-uglovoy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-uglovoy-bezhevyy--115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-hergom-lebena/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-plita-hergom-tb-6-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-plita-hergom-l-07-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-35-syeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-35-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-45-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-45-syeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-essi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-ama-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-eva-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-meeri-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-60-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-80-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-90-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-termosovrana-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termocucinotta-dsa-cm/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termocucinotta-dsa-nero/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termosuprema-compact-dsa-ne/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termosuprema-compact-dsa-cm/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-america-nero/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-america-crema/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termorosa-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-suprema/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-cucinotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-italy-termo-built-in-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-italy-termo-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-romantica-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-sovrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosetta-petra/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosetta-maiolica/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosa-maiolica/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-90-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-neos-125-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-60-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-145-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-155-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-90-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-120-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-100-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-90-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-100-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-90-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-100-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-120-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-120-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-150-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-140-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-160-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-140-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-180-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-190-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-200-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-60-gep-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-70e-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-601-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-75-e-pervinca-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-amica-rustik-nyerzhstalemal/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-75-mirto-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-85-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-90-sf-narzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-90-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-90-sf-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-90sf-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-gerbera-135-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-melissa-120-gep-nyerzh-stal-wekos/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge-nyerzh-stalemal/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge-nyerzh-stalplitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-genziana-180-lge-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-monte-rosa-360/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-05v-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-oven/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-09v/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-standard-312-bianco/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-standard-412-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-sogno-35-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-kerpen-ii-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-kerpen-ii-korichnyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-byezhyevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-top-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-top-kapuchino/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-filex-h-bordovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-merano-chyernyysyeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-s-kryshkoy-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-s-kryshkoy-chyernaya-gyermyetichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-merano-top-chyernyysyeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-byezhyevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-byezhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-top-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-top-byezhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-fiko-3u80-ms-bordovaya-lyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-fiko-3u80-ms-bordovaya-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-byelaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-byelaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-korichnyevaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-korichnyevaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-byelaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-kapuchino/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-korichnyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-krasnaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-plamen-850-glas-krasnaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-kryemovaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-byelaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-byelaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-kryemovaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-termo-glas-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-termo-glas-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-winston/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-regina-631-crema/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-regina-631-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-ferguss-magma-cook/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-ferguss-lawa-cook/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-romantica-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isetta-con-cerchi-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-con-cerchi-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-italy/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-mamy/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-tetra/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-kvinta/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-seksta/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-germa/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-zhar-ptitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-bakhta/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v9s/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v11/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-kamin-garmoniya-afina/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-s-plitoy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-s-plitoy-i-to-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-antratsit-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-antratsit-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-bezhevyy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-i-to-antratsit-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-bezhevyy-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-i-to-antratsit-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-i-to-bezhevyy-150mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-verta/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-verkhnim-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy-i-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pekhorka-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-verkhnim-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy-i-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-happy-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-happy-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-aosta/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-arina/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-asti/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-asti-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-bari/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-lawa/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-s-plitoy-lawa/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-pineto/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-fidel/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-fiuggi/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-narva-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-harold/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-harold-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-novara/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-prato/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-richard/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-siena/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-sven/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-piltoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-sven-bronze/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-teramo/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-narva-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ambra-bronze/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-torino/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ingrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-torino-grand/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-yermak-stoker-grant/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-corner-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-mbs-trend-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vesta-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vesta-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-vesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-lava-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olympia-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-yermak-stoker-soffit-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vulkan-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olympia-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy-i-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-oka/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-neva/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-arina---2110-nizkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-mignon/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-mercury/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-luara/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-arina---2210-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-lava/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-lava-thermo/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-okhta/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kabourek-varochnaya-pli/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-cream-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-cream-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-oka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-cream-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-stone-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-baykal-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-stone-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta-akva-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-9-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-minette-prist-zadnyeye-podkl/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-amur/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-minette-top-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-baykal-8-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-top-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-mistral-top-vyerkhnyeye-podklyuchyeniye/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-mistral-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-regal-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-regal-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-prist-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varyag-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-arcade--kyeramogranit-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-dvyertsy-s-prizm-styeklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pechora/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-ugl-zadnyeye-podklyuch-razdvizhnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-top-pristugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1002-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-top-pristugl-dvyertsy-s-prizm-styelom/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1002-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-ugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-major/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-ugl-dvyertsy-s-prizm-styeklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-dnepr-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1001-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1001-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-top-pristugl-s-prizm-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-top-pristugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-prist-s-prizm-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-prizmatik-s-plitoy-i-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-12-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-super-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pechora-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-keddy-16-top-vyerkhnyeye-podkl/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-reyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-amur-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-super-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kelt/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lappi/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-neman/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-falun-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kent/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-dyekor-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-korichnevaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-pesochnaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-alborg-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6w-c-vodkonturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sstal/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5150/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozavega150/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-dorella-l8-liberty/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skandik-6-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gemma/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-avariya-korichnevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-korsika-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsdr/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sw/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-pesochnaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sn/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5swd/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-bereza/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-orion-cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-pesochnaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-dyekor-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-korichnevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-viking/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-zelenaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8t/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-5-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-pesochnaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-zelenyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-korichnevyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-korichnevyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kaelzas-zelenyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-beryoza-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezebudka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-stockholm-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-pesochnyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-bereza/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-island-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaorbit/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-parizh-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-5-stal-krashenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9w-c-vodkonturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsn/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-brent/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lahti/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-7-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-bez-dukhovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-island-7-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-reno-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-giulietta/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-absk/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-gronland-brazilskiy-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fulvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fiammetta/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skagen-eksklyuziv/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaab/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-s-dukhovkoy-steklokeramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-asia/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-ikaria-k-pryamoy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-baltik-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabs2stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsno/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-4-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-riviera/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-panonie-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-uglovoyseraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-5-povorotnyy-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/4942/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atlantik-5-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-4-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tulsa-5-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-wk440/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-falcon-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-ab-sno-kafel-czarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-florencie/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-ab-snokafel-czerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-stockholm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelbialy-kafyel-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-baltik-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczarny-kafyel-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-troll-chernaya-seraya-stal-s-verkhney-plitoy-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczerwony-stal-kafyel-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-falcon-9-view/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tulsa-7-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelczarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafel-czerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-ikaria-k-kafelnyy-tsokol---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isetta-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelbialy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-juno-12b/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-pyech-juno-12c/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-rennes-5-chernaya-stal-talk-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnokafel-bialy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-vega-cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabs2kafel/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-6-granit-kashmir/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-5-seraya-stal-talkokruglyy-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-olympie-k-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tampere/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-blanka-8-kw-stove-kryem/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-blankabeton/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-4-chernaya-stal-talk-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-bergen/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gemma-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-arosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-geilo/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bergen-povorotnyy-kafel---khelios-pikasso/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-opora-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-geilo-topka-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-kamyennyye-opory/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-paris/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-alkmaar-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tine-kukhonnyy-topka-ni-22-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-odinochnaya-opora/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rossella-r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-arosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-k-pryamoy-tsokol-vstavka-kombo-69-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-115-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arden-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-bilbao-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-190-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-stockholm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-rennes-7chernaya-stal-talk-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-6-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-trollvik-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tine-topka-ni-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-stockholm-vysokiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-pristyennyy-topka-so-skladnymi-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-turku-5-kafel---bordo-kotto-belyy-peschanyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-osaka/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bergen/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-granit-kashmir-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-4-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-praha/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-osaka-t-topka-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-4-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-vigo/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-alu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-6-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-uglovoy-panoramnaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rossella-plus-liberty/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-lisboa/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-plasma-8026/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gisella/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-helvetia-kp-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oregon/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-finse-nizkiy-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-finse-vysokaya-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-odense/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-nagano/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-havanna/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-hamar/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-london/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-amsterdam-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tokyo/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fulvia-con-forno-petra/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-manhattan-nizkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-kp-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m-s-dop-nadstroykoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-admiral-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160-s-tyeplonakopityelyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-admiral-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-taipei/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-jersey/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-havanna-s-drovnitsyey/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-s-tyeplonakopityelyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-yukon/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-k69kvt-v-vodu-kafelnyy-tsokol---vstavka-kombochugunstal/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l-s-dopolnityelnoy-nadstrokoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-ester/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-grunt-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-8-kaliforniya-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-8-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-panama-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polarbritania-k-kamin-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-panama/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-helvetia-kp-belyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-odnoy-dop-nadstroykoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-dvumya-dop-nadstroykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-artemis/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-sardinie/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-helvetia-kp-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-luna/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-norvegia/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atlantik-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-k-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-rosy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-kp-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-puris-granit-chernyynerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-svezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gaia-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-galicie/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-turku-akva45kv-v-vodu-4kv-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-regina-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lombardie/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-kaskadnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-trollvik-akva-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atrium-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-denver/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-regina-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termoisotta-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-752-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-fargo/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-lux-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-ester-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-belyy-tsokol-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-wanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-steel-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kopec/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-stefany-forno-bope/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-uglovoy-derevyannaya-balka/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-carillon-169/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-norfolk/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pateo-uglovoy-granit-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-vermont/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-wanda-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-teodora/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termorossella-plus-liberty-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-la-nordica-termorossella-plus-forno-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-irina/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-extraflame-ecologica/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-galie-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-zen/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-bifacciale/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atrium-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-tosca-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termonicoletta-forno-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valencie-pryamoy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-tsokol-peschanik-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-belyy-tsokol-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-divina/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-norma-s-idro-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-iside-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-normandie/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-esmeralda/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-lucrezia-idro-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-lucrezia-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-falo-1xlp/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-porto-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valencie-kafelnyy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-s-tsokolem-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-belyy-tsokol-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-720-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valdek/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-estonie-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-laponie-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-derby-klasik-granit-kashmir/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-siberia/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-derby-klasik-uglovoy-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-porto/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-kafelnyy-tsokol-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skotia/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-na-kafelnom-tsokole-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bolshaya-plita-varochnaya-pech/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-vstavka-stalnaya-7kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-saphir/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-topaze/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade-avec-bucher/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade-sur-pied/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-371-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-378-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-373-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-377-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-377-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-371-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-378-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-105-r-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-105-r-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-305-r-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-305-r-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-162/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-163/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-167/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-481/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-483/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-3-td--mf-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-5002/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-5002-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-100-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-400-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-8-td/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-118/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-602-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-gf-373-bf/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-gf-400-bf/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-41-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-41-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-7-ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-8-ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-1-wall/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-2-pedestal/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-4-plinth/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-5-s-shape/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-teplodar-vyertikal-metallika/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-teplodar-vyertikal-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder-uglovoy-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vyezuviy-pk-04-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-1309-terrakot/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-1309-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-d-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-d-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-n-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-n-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-terrakot/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-roza-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-karamel/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bereza-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-roza-2-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bezhevaya-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pshenitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bereza-2-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-korichnevaya-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pshenitsa-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-oval-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pesok-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-krug-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-nezabudka-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-100ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-alyaska-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-greyvari-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-zinger-v200/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-kombat-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-triumf-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-triumf-180-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-burzhuyka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-gril-hergom-asador-h-0480/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-franklin-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e-20-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e-10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-craftsbury/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e30-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-shelburne/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hergom-aranda-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-glance-mvpmhp-nastennaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-glance-mvmh/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-manchester/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-heritage/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-stalno-hergom-mallorca/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-meta-aot-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-meta-gnom-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-meta-gnom-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-70-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-100-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-150-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-100-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-150-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-120-aqua-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-200-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-200-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-170-aqua-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-300-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-220-auqa-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-250-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-350-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-domovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-1-konforochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-2-konforochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom---150/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom---250/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-20ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-9ch-s-chugunnoy-dveryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-student/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-dotsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-inzhener/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-professor/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-zolushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-avoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-balezino-pch-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-1-konforochnaya-otopitelnaya-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-2-konforochnaya-so-steklom-i-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-domovoy-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-komfort-120-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-komfort-120-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-otopitelno-varochnaya-berezka-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-50m3-kadet-1-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-70m3-kadet-2-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-400-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-200-s-ekranami-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-200-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-150-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-100-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-150-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-200-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-100-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-v8/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-utilizator-pegas/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nvu-50-tulinka-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv-1200-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--150-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--500-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-gunter-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-finn-patina-med-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-dacha-i-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-zeige-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-klemens-i-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-erik-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-finn-patina-zoloto-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-olimp-ecodesign-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-paul-patina-med-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--200-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-uglovoy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-uglovoy-bezhevyy--115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-hergom-lebena/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-plita-hergom-tb-6-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-plita-hergom-l-07-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-35-syeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-35-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-45-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-45-syeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-essi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-ama-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-eva-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-meeri-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-60-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-80-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-90-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-termosovrana-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termocucinotta-dsa-cm/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termocucinotta-dsa-nero/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termosuprema-compact-dsa-ne/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termosuprema-compact-dsa-cm/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-america-nero/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-america-crema/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termorosa-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-suprema/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-cucinotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-italy-termo-built-in-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-italy-termo-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-romantica-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-sovrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosetta-petra/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosetta-maiolica/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosa-maiolica/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-90-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-neos-125-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-60-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-145-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-155-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-90-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-120-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-100-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-90-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-100-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-90-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-100-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-120-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-120-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-150-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-140-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-160-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-140-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-180-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-190-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-200-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-60-gep-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-70e-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-601-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-75-e-pervinca-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-amica-rustik-nyerzhstalemal/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-75-mirto-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-85-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-90-sf-narzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-90-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-90-sf-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-90sf-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-gerbera-135-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-melissa-120-gep-nyerzh-stal-wekos/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge-nyerzh-stalemal/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge-nyerzh-stalplitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-genziana-180-lge-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-monte-rosa-360/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-05v-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-oven/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-09v/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-standard-312-bianco/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-standard-412-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-sogno-35-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-kerpen-ii-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-kerpen-ii-korichnyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-byezhyevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-top-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-top-kapuchino/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-filex-h-bordovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-merano-chyernyysyeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-s-kryshkoy-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-s-kryshkoy-chyernaya-gyermyetichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-merano-top-chyernyysyeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-byezhyevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-byezhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-top-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-top-byezhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-fiko-3u80-ms-bordovaya-lyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-fiko-3u80-ms-bordovaya-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-byelaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-byelaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-korichnyevaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-korichnyevaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-byelaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-kapuchino/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-korichnyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-krasnaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-plamen-850-glas-krasnaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-kryemovaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-byelaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-byelaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-kryemovaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-termo-glas-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-termo-glas-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-winston/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-regina-631-crema/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-regina-631-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-ferguss-magma-cook/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-ferguss-lawa-cook/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-romantica-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isetta-con-cerchi-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-con-cerchi-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-italy/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-mamy/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-tetra/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-kvinta/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-seksta/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-germa/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-zhar-ptitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-bakhta/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v9s/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v11/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-kamin-garmoniya-afina/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-s-plitoy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-s-plitoy-i-to-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-antratsit-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-antratsit-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-bezhevyy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-i-to-antratsit-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-bezhevyy-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-i-to-antratsit-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-i-to-bezhevyy-150mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F883"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F883" sqref="F883"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -8489,69 +8489,69 @@
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
         <v>24688</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>20895</v>
+        <v>29990</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>29990</v>
+        <v>20895</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>29990</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
@@ -8561,69 +8561,69 @@
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
         <v>22575</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>22900</v>
+        <v>29990</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>29990</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>28931</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
@@ -8689,107 +8689,107 @@
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
         <v>57371</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>102957</v>
+        <v>29990</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>29990</v>
+        <v>102957</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="E25" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>104459</v>
+        <v>29990</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E26" s="6"/>
+      <c r="E26" s="6">
+        <v>0</v>
+      </c>
       <c r="F26" s="14">
-        <v>29990</v>
+        <v>104459</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
         <v>35990</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
@@ -8857,69 +8857,69 @@
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
         <v>42378</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>37071</v>
+        <v>41105</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>41105</v>
+        <v>37071</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="6">
         <v>0</v>
       </c>
       <c r="F34" s="14">
         <v>55901</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
@@ -8931,69 +8931,69 @@
         <v>94</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
         <v>37071</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>123063</v>
+        <v>30825</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>30825</v>
+        <v>123063</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="14">
         <v>131313</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
@@ -9005,125 +9005,125 @@
         <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
         <v>33990</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>94430</v>
+        <v>33990</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>33990</v>
+        <v>94430</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>33990</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="E43" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>37541</v>
+        <v>33990</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="E44" s="6"/>
+      <c r="E44" s="6">
+        <v>0</v>
+      </c>
       <c r="F44" s="14">
-        <v>33990</v>
+        <v>37541</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
         <v>33990</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
@@ -9169,69 +9169,69 @@
         <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>33990</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>39357</v>
+        <v>70886</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>70886</v>
+        <v>39357</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
         <v>39357</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
@@ -9279,105 +9279,105 @@
         <v>151</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
         <v>34988</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>86030</v>
+        <v>60323</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>60323</v>
+        <v>86030</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>101118</v>
+        <v>60323</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>60323</v>
+        <v>101118</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
         <v>26150</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
@@ -9441,105 +9441,105 @@
         <v>178</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
         <v>52174</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>59137</v>
+        <v>41897</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>41897</v>
+        <v>59137</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>59137</v>
+        <v>41897</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>41897</v>
+        <v>59137</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
         <v>65218</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
@@ -9549,141 +9549,141 @@
         <v>196</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>87677</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>75809</v>
+        <v>37990</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>37990</v>
+        <v>75809</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>97287</v>
+        <v>37550</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>37550</v>
+        <v>97287</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>29500</v>
+        <v>105231</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>105231</v>
+        <v>29500</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
         <v>99347</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
@@ -9693,195 +9693,195 @@
         <v>220</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
         <v>115235</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>115823</v>
+        <v>42990</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>42990</v>
+        <v>115823</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
         <v>124160</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>41975</v>
+        <v>135732</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>135732</v>
+        <v>41975</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>39075</v>
+        <v>151423</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>151423</v>
+        <v>39075</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>245</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>38913</v>
+        <v>126514</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>126514</v>
+        <v>38913</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
         <v>137105</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="s">
@@ -9909,195 +9909,195 @@
         <v>256</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
         <v>50075</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>42563</v>
+        <v>50394</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>263</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>50394</v>
+        <v>42563</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>266</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
-        <v>63980</v>
+        <v>54597</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>269</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>54597</v>
+        <v>63980</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>48247</v>
+        <v>78993</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>78993</v>
+        <v>48247</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>278</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
         <v>81297</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>91853</v>
+        <v>43813</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>284</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>43813</v>
+        <v>91853</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
         <v>29200</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="s">
@@ -10107,141 +10107,141 @@
         <v>289</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
         <v>98815</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>293</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>50660</v>
+        <v>91853</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>294</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>296</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>91853</v>
+        <v>50660</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>50660</v>
+        <v>91853</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>91853</v>
+        <v>50660</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>42938</v>
+        <v>129675</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>129675</v>
+        <v>42938</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
         <v>129675</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="s">
@@ -10305,69 +10305,69 @@
         <v>322</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
         <v>38313</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>106</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>326</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>107231</v>
+        <v>49825</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>107</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>49825</v>
+        <v>107231</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
         <v>149625</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="s">
@@ -10377,195 +10377,195 @@
         <v>334</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
         <v>50063</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>149625</v>
+        <v>50750</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>111</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
-        <v>50750</v>
+        <v>149625</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>262500</v>
+        <v>82972</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>113</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>82972</v>
+        <v>262500</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>114</v>
       </c>
       <c r="B120" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="C120" s="7" t="s">
         <v>348</v>
       </c>
-      <c r="C120" s="7" t="s">
+      <c r="D120" s="6" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
-        <v>262500</v>
+        <v>48438</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>115</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="14">
-        <v>48438</v>
+        <v>262500</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>116</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
         <v>290500</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>117</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>52550</v>
+        <v>290500</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>118</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>290500</v>
+        <v>52550</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>119</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
         <v>40500</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>120</v>
       </c>
       <c r="B126" s="10" t="s">
@@ -10575,105 +10575,105 @@
         <v>366</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
         <v>290500</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>121</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
-        <v>290500</v>
+        <v>49250</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>122</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>49250</v>
+        <v>290500</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>123</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>290500</v>
+        <v>54250</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>124</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>54250</v>
+        <v>290500</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>125</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
         <v>290500</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>126</v>
       </c>
       <c r="B132" s="10" t="s">
@@ -10773,105 +10773,105 @@
         <v>399</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
         <v>315000</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>132</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>82972</v>
+        <v>315000</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>133</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>315000</v>
+        <v>82972</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>134</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>52375</v>
+        <v>315000</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
         <v>135</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
-        <v>315000</v>
+        <v>52375</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
         <v>136</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
         <v>315000</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>137</v>
       </c>
       <c r="B143" s="10" t="s">
@@ -11227,69 +11227,69 @@
       <c r="D162" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E162" s="6">
         <v>0</v>
       </c>
       <c r="F162" s="14">
         <v>63503</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>157</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>478</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
-        <v>60125</v>
+        <v>343000</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>158</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
-        <v>343000</v>
+        <v>60125</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>159</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
         <v>41250</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>160</v>
       </c>
       <c r="B166" s="10" t="s">
@@ -11335,69 +11335,69 @@
         <v>492</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
         <v>343000</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
         <v>163</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
-        <v>343000</v>
+        <v>82972</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>164</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
-        <v>82972</v>
+        <v>343000</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>165</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
         <v>343000</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>166</v>
       </c>
       <c r="B172" s="10" t="s">
@@ -11407,105 +11407,105 @@
         <v>504</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>61188</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>167</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>69100</v>
+        <v>343000</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>168</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
-        <v>343000</v>
+        <v>69100</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>169</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
-        <v>510300</v>
+        <v>69100</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>170</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
-        <v>69100</v>
+        <v>510300</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>171</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>63788</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>172</v>
       </c>
       <c r="B178" s="10" t="s">
@@ -12255,393 +12255,393 @@
         <v>645</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>646</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="14">
         <v>108971</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>214</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>649</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="14">
-        <v>108971</v>
+        <v>62449</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
         <v>215</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>650</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>652</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="14">
-        <v>62449</v>
+        <v>108971</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
         <v>216</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>653</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>655</v>
       </c>
       <c r="E222" s="6"/>
       <c r="F222" s="14">
-        <v>125812</v>
+        <v>108971</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
         <v>217</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
-        <v>108971</v>
+        <v>125812</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>218</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>659</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>661</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="14">
-        <v>159932</v>
+        <v>108971</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>219</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>662</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>664</v>
       </c>
       <c r="E225" s="6"/>
       <c r="F225" s="14">
-        <v>108971</v>
+        <v>159932</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>220</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>665</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>667</v>
       </c>
       <c r="E226" s="6"/>
       <c r="F226" s="14">
-        <v>159932</v>
+        <v>108971</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>221</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>668</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>670</v>
       </c>
       <c r="E227" s="6"/>
       <c r="F227" s="14">
-        <v>108971</v>
+        <v>159932</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
         <v>222</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>671</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>673</v>
       </c>
       <c r="E228" s="6"/>
       <c r="F228" s="14">
-        <v>76990</v>
+        <v>159932</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
         <v>223</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>674</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>676</v>
       </c>
       <c r="E229" s="6"/>
       <c r="F229" s="14">
-        <v>159932</v>
+        <v>76990</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
         <v>224</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>677</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>679</v>
       </c>
       <c r="E230" s="6"/>
       <c r="F230" s="14">
-        <v>76990</v>
+        <v>171956</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
         <v>225</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>680</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>682</v>
       </c>
       <c r="E231" s="6"/>
       <c r="F231" s="14">
-        <v>171956</v>
+        <v>76990</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
         <v>226</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>683</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>685</v>
       </c>
       <c r="E232" s="6"/>
       <c r="F232" s="14">
-        <v>76990</v>
+        <v>71105</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
         <v>227</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>688</v>
       </c>
       <c r="E233" s="6"/>
       <c r="F233" s="14">
-        <v>71105</v>
+        <v>76990</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
         <v>228</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E234" s="6"/>
       <c r="F234" s="14">
-        <v>155636</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
         <v>229</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>692</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>694</v>
       </c>
       <c r="E235" s="6"/>
       <c r="F235" s="14">
-        <v>110000</v>
+        <v>155636</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>230</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>695</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>697</v>
       </c>
       <c r="E236" s="6"/>
       <c r="F236" s="14">
-        <v>73730</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
         <v>231</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>698</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>700</v>
       </c>
       <c r="E237" s="6"/>
       <c r="F237" s="14">
-        <v>110000</v>
+        <v>73730</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
         <v>232</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>701</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>703</v>
       </c>
       <c r="E238" s="6"/>
       <c r="F238" s="14">
-        <v>159932</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
         <v>233</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>704</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>706</v>
       </c>
       <c r="E239" s="6"/>
       <c r="F239" s="14">
-        <v>110000</v>
+        <v>159932</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
         <v>234</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>707</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>708</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>709</v>
       </c>
       <c r="E240" s="6"/>
       <c r="F240" s="14">
         <v>110000</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
         <v>235</v>
       </c>
       <c r="B241" s="10" t="s">
@@ -12651,69 +12651,69 @@
         <v>711</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>712</v>
       </c>
       <c r="E241" s="6"/>
       <c r="F241" s="14">
         <v>147466</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
         <v>236</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>713</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
-        <v>110000</v>
+        <v>74460</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
         <v>237</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>716</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>718</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
-        <v>74460</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>238</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>719</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>721</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
         <v>110000</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
         <v>239</v>
       </c>
       <c r="B245" s="10" t="s">
@@ -12849,69 +12849,69 @@
         <v>744</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>745</v>
       </c>
       <c r="E252" s="6"/>
       <c r="F252" s="14">
         <v>200000</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
         <v>247</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>746</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>748</v>
       </c>
       <c r="E253" s="6"/>
       <c r="F253" s="14">
-        <v>200000</v>
+        <v>75190</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>248</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>749</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E254" s="6"/>
       <c r="F254" s="14">
-        <v>75190</v>
+        <v>200000</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
         <v>249</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>752</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>754</v>
       </c>
       <c r="E255" s="6"/>
       <c r="F255" s="14">
         <v>200000</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
         <v>250</v>
       </c>
       <c r="B256" s="10" t="s">
@@ -12939,69 +12939,69 @@
         <v>759</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>760</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
         <v>75920</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
         <v>252</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>761</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>763</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>173898</v>
+        <v>200000</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
         <v>253</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>764</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>766</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
-        <v>200000</v>
+        <v>173898</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
         <v>254</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>767</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>769</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
         <v>153890</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
         <v>255</v>
       </c>
       <c r="B261" s="10" t="s">
@@ -13859,69 +13859,69 @@
         <v>912</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>913</v>
       </c>
       <c r="E308" s="6"/>
       <c r="F308" s="14">
         <v>205900</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
         <v>303</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>914</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>916</v>
       </c>
       <c r="E309" s="6"/>
       <c r="F309" s="14">
-        <v>103660</v>
+        <v>277470</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
         <v>304</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>917</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>918</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>919</v>
       </c>
       <c r="E310" s="6"/>
       <c r="F310" s="14">
-        <v>277470</v>
+        <v>103660</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
         <v>305</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>920</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>922</v>
       </c>
       <c r="E311" s="6"/>
       <c r="F311" s="14">
         <v>223082</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="5">
         <v>306</v>
       </c>
       <c r="B312" s="10" t="s">
@@ -13967,123 +13967,123 @@
         <v>930</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>931</v>
       </c>
       <c r="E314" s="6"/>
       <c r="F314" s="14">
         <v>104390</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="5">
         <v>309</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>932</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>933</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>934</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
-        <v>223082</v>
+        <v>199310</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="5">
         <v>310</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>935</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>936</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>937</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
-        <v>199310</v>
+        <v>223082</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="5">
         <v>311</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>938</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>939</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>940</v>
       </c>
       <c r="E317" s="6"/>
       <c r="F317" s="14">
         <v>290438</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
         <v>312</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>941</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>942</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>943</v>
       </c>
       <c r="E318" s="6"/>
       <c r="F318" s="14">
-        <v>290438</v>
+        <v>105850</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="5">
         <v>313</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>944</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>946</v>
       </c>
       <c r="E319" s="6"/>
       <c r="F319" s="14">
-        <v>105850</v>
+        <v>290438</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="5">
         <v>314</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>947</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E320" s="6"/>
       <c r="F320" s="14">
         <v>106580</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
         <v>315</v>
       </c>
       <c r="B321" s="10" t="s">
@@ -14165,69 +14165,69 @@
         <v>963</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>964</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="14">
         <v>107310</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
         <v>320</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>965</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>967</v>
       </c>
       <c r="E326" s="6"/>
       <c r="F326" s="14">
-        <v>107310</v>
+        <v>277894</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
         <v>321</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>968</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>970</v>
       </c>
       <c r="E327" s="6"/>
       <c r="F327" s="14">
-        <v>277894</v>
+        <v>107310</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
         <v>322</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>971</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>973</v>
       </c>
       <c r="E328" s="6"/>
       <c r="F328" s="14">
         <v>108040</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
         <v>323</v>
       </c>
       <c r="B329" s="10" t="s">
@@ -14237,105 +14237,105 @@
         <v>975</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>976</v>
       </c>
       <c r="E329" s="6"/>
       <c r="F329" s="14">
         <v>277894</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
         <v>324</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>977</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>979</v>
       </c>
       <c r="E330" s="6"/>
       <c r="F330" s="14">
-        <v>223126</v>
+        <v>108040</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
         <v>325</v>
       </c>
       <c r="B331" s="10" t="s">
         <v>980</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>982</v>
       </c>
       <c r="E331" s="6"/>
       <c r="F331" s="14">
-        <v>108040</v>
+        <v>223126</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
         <v>326</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>983</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>985</v>
       </c>
       <c r="E332" s="6"/>
       <c r="F332" s="14">
-        <v>429696</v>
+        <v>108040</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
         <v>327</v>
       </c>
       <c r="B333" s="10" t="s">
         <v>986</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>988</v>
       </c>
       <c r="E333" s="6"/>
       <c r="F333" s="14">
-        <v>108040</v>
+        <v>429696</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="5">
         <v>328</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>989</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>991</v>
       </c>
       <c r="E334" s="6"/>
       <c r="F334" s="14">
         <v>108040</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="5">
         <v>329</v>
       </c>
       <c r="B335" s="10" t="s">
@@ -14345,69 +14345,69 @@
         <v>993</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>994</v>
       </c>
       <c r="E335" s="6"/>
       <c r="F335" s="14">
         <v>112425</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="5">
         <v>330</v>
       </c>
       <c r="B336" s="10" t="s">
         <v>995</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>997</v>
       </c>
       <c r="E336" s="6"/>
       <c r="F336" s="14">
-        <v>136091</v>
+        <v>208554</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
         <v>331</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>998</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
-        <v>208554</v>
+        <v>136091</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
         <v>332</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>1001</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="14">
         <v>111690</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="5">
         <v>333</v>
       </c>
       <c r="B339" s="10" t="s">
@@ -14507,213 +14507,213 @@
         <v>1020</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
         <v>154548</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
         <v>339</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>1022</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
-        <v>159220</v>
+        <v>113880</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
         <v>340</v>
       </c>
       <c r="B346" s="10" t="s">
         <v>1025</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="E346" s="6"/>
       <c r="F346" s="14">
-        <v>113880</v>
+        <v>159220</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
         <v>341</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>1028</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
-        <v>215158</v>
+        <v>159293</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
         <v>342</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>1031</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
-        <v>159293</v>
+        <v>215158</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
         <v>343</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>1034</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
         <v>182495</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
         <v>344</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>1036</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>114318</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
         <v>345</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>1039</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="E351" s="6"/>
       <c r="F351" s="14">
-        <v>114610</v>
+        <v>183822</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
         <v>346</v>
       </c>
       <c r="B352" s="10" t="s">
         <v>1042</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="E352" s="6"/>
       <c r="F352" s="14">
-        <v>183822</v>
+        <v>114610</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="5">
         <v>347</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>1045</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="E353" s="6"/>
       <c r="F353" s="14">
-        <v>208985</v>
+        <v>216478</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="5">
         <v>348</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>1048</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="E354" s="6"/>
       <c r="F354" s="14">
-        <v>216478</v>
+        <v>208985</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
         <v>349</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>1051</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E355" s="6"/>
       <c r="F355" s="14">
         <v>209081</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
         <v>350</v>
       </c>
       <c r="B356" s="10" t="s">
@@ -14885,213 +14885,213 @@
         <v>1082</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="E365" s="6"/>
       <c r="F365" s="14">
         <v>221492</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
         <v>360</v>
       </c>
       <c r="B366" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="E366" s="6"/>
       <c r="F366" s="14">
-        <v>116800</v>
+        <v>234559</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
         <v>361</v>
       </c>
       <c r="B367" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="E367" s="6"/>
       <c r="F367" s="14">
-        <v>234559</v>
+        <v>116800</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
         <v>362</v>
       </c>
       <c r="B368" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="E368" s="6"/>
       <c r="F368" s="14">
-        <v>116800</v>
+        <v>243466</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
         <v>363</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="E369" s="6"/>
       <c r="F369" s="14">
-        <v>243466</v>
+        <v>116800</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
         <v>364</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>1096</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="E370" s="6"/>
       <c r="F370" s="14">
-        <v>117530</v>
+        <v>246678</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
         <v>365</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>1099</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="E371" s="6"/>
       <c r="F371" s="14">
-        <v>246678</v>
+        <v>117530</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
         <v>366</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>1102</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="E372" s="6"/>
       <c r="F372" s="14">
-        <v>252591</v>
+        <v>118260</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="5">
         <v>367</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>1105</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1106</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="E373" s="6"/>
       <c r="F373" s="14">
-        <v>118260</v>
+        <v>252591</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="5">
         <v>368</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>1108</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="E374" s="6"/>
       <c r="F374" s="14">
-        <v>258358</v>
+        <v>118260</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
         <v>369</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>1111</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="E375" s="6"/>
       <c r="F375" s="14">
-        <v>118260</v>
+        <v>258358</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
         <v>370</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>1114</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="14">
         <v>266024</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
         <v>371</v>
       </c>
       <c r="B377" s="10" t="s">
@@ -15101,105 +15101,105 @@
         <v>1118</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="E377" s="6"/>
       <c r="F377" s="14">
         <v>118260</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
         <v>372</v>
       </c>
       <c r="B378" s="10" t="s">
         <v>1120</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="E378" s="6"/>
       <c r="F378" s="14">
-        <v>118260</v>
+        <v>266389</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
         <v>373</v>
       </c>
       <c r="B379" s="10" t="s">
         <v>1123</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="E379" s="6"/>
       <c r="F379" s="14">
-        <v>266389</v>
+        <v>118260</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
         <v>374</v>
       </c>
       <c r="B380" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="14">
-        <v>118990</v>
+        <v>267119</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
         <v>375</v>
       </c>
       <c r="B381" s="10" t="s">
         <v>1129</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E381" s="6"/>
       <c r="F381" s="14">
-        <v>267119</v>
+        <v>118990</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="5">
         <v>376</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="E382" s="6"/>
       <c r="F382" s="14">
         <v>275295</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="5">
         <v>377</v>
       </c>
       <c r="B383" s="10" t="s">
@@ -15357,159 +15357,159 @@
         <v>1160</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="E391" s="6"/>
       <c r="F391" s="14">
         <v>279821</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="5">
         <v>386</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>1162</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="E392" s="6"/>
       <c r="F392" s="14">
-        <v>280259</v>
+        <v>121180</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="5">
         <v>387</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>1165</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="E393" s="6"/>
       <c r="F393" s="14">
-        <v>121180</v>
+        <v>280259</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="5">
         <v>388</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="E394" s="6"/>
       <c r="F394" s="14">
         <v>289020</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="5">
         <v>389</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>1171</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>1172</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="E395" s="6"/>
       <c r="F395" s="14">
-        <v>121910</v>
+        <v>293911</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="5">
         <v>390</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>1174</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="E396" s="6"/>
       <c r="F396" s="14">
-        <v>293911</v>
+        <v>121910</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="5">
         <v>391</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>1177</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="E397" s="6"/>
       <c r="F397" s="14">
-        <v>121910</v>
+        <v>293911</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="5">
         <v>392</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>1180</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="E398" s="6"/>
       <c r="F398" s="14">
-        <v>293911</v>
+        <v>121910</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="5">
         <v>393</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>1183</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1184</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="E399" s="6"/>
       <c r="F399" s="14">
         <v>123370</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="5">
         <v>394</v>
       </c>
       <c r="B400" s="10" t="s">
@@ -15573,105 +15573,105 @@
         <v>1196</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
         <v>304423</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="5">
         <v>398</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>1198</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
-        <v>240140</v>
+        <v>309023</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="5">
         <v>399</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>1201</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
-        <v>309023</v>
+        <v>240140</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5">
         <v>400</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>1204</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="E406" s="6"/>
       <c r="F406" s="14">
-        <v>240140</v>
+        <v>313111</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="5">
         <v>401</v>
       </c>
       <c r="B407" s="10" t="s">
         <v>1207</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="14">
-        <v>313111</v>
+        <v>240140</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5">
         <v>402</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>1210</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
         <v>127750</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="5">
         <v>403</v>
       </c>
       <c r="B409" s="10" t="s">
@@ -15681,69 +15681,69 @@
         <v>1214</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
         <v>314717</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="5">
         <v>404</v>
       </c>
       <c r="B410" s="10" t="s">
         <v>1216</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="E410" s="6"/>
       <c r="F410" s="14">
-        <v>334939</v>
+        <v>127750</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="5">
         <v>405</v>
       </c>
       <c r="B411" s="10" t="s">
         <v>1219</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="E411" s="6"/>
       <c r="F411" s="14">
-        <v>127750</v>
+        <v>334939</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="5">
         <v>406</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>1222</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="E412" s="6"/>
       <c r="F412" s="14">
         <v>127750</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="5">
         <v>407</v>
       </c>
       <c r="B413" s="10" t="s">
@@ -15861,69 +15861,69 @@
         <v>1244</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="E419" s="6"/>
       <c r="F419" s="14">
         <v>383486</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="5">
         <v>414</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>1246</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1247</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
-        <v>130670</v>
+        <v>392611</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="5">
         <v>415</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>1249</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
-        <v>392611</v>
+        <v>130670</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="5">
         <v>416</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>1252</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1253</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="E422" s="6"/>
       <c r="F422" s="14">
         <v>130670</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="5">
         <v>417</v>
       </c>
       <c r="B423" s="10" t="s">
@@ -15933,123 +15933,123 @@
         <v>1256</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="E423" s="6"/>
       <c r="F423" s="14">
         <v>458679</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="5">
         <v>418</v>
       </c>
       <c r="B424" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="E424" s="6"/>
       <c r="F424" s="14">
-        <v>246743</v>
+        <v>513724</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="5">
         <v>419</v>
       </c>
       <c r="B425" s="10" t="s">
         <v>1261</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="E425" s="6"/>
       <c r="F425" s="14">
-        <v>513724</v>
+        <v>246743</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="5">
         <v>420</v>
       </c>
       <c r="B426" s="10" t="s">
         <v>1264</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
         <v>131400</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="5">
         <v>421</v>
       </c>
       <c r="B427" s="10" t="s">
         <v>1267</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="E427" s="6"/>
       <c r="F427" s="14">
-        <v>540370</v>
+        <v>131400</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="5">
         <v>422</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>1270</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1271</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="E428" s="6"/>
       <c r="F428" s="14">
-        <v>131400</v>
+        <v>540370</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="5">
         <v>423</v>
       </c>
       <c r="B429" s="10" t="s">
         <v>1273</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="E429" s="6"/>
       <c r="F429" s="14">
         <v>131400</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="5">
         <v>424</v>
       </c>
       <c r="B430" s="10" t="s">
@@ -16131,69 +16131,69 @@
         <v>1288</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="E434" s="6"/>
       <c r="F434" s="14">
         <v>133371</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="5">
         <v>429</v>
       </c>
       <c r="B435" s="10" t="s">
         <v>1290</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>1292</v>
       </c>
       <c r="E435" s="6"/>
       <c r="F435" s="14">
-        <v>257529</v>
+        <v>608701</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="5">
         <v>430</v>
       </c>
       <c r="B436" s="10" t="s">
         <v>1293</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="E436" s="6"/>
       <c r="F436" s="14">
-        <v>608701</v>
+        <v>257529</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="5">
         <v>431</v>
       </c>
       <c r="B437" s="10" t="s">
         <v>1296</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>1298</v>
       </c>
       <c r="E437" s="6"/>
       <c r="F437" s="14">
         <v>134320</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="5">
         <v>432</v>
       </c>
       <c r="B438" s="10" t="s">
@@ -16581,185 +16581,185 @@
       </c>
       <c r="C459" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>1364</v>
       </c>
       <c r="E459" s="6"/>
       <c r="F459" s="14">
         <v>170820</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="5">
         <v>454</v>
       </c>
       <c r="B460" s="10" t="s">
         <v>1365</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1367</v>
       </c>
-      <c r="E460" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E460" s="6"/>
       <c r="F460" s="14">
-        <v>253228</v>
+        <v>172645</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="5">
         <v>455</v>
       </c>
       <c r="B461" s="10" t="s">
         <v>1368</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1370</v>
       </c>
-      <c r="E461" s="6"/>
+      <c r="E461" s="6">
+        <v>0</v>
+      </c>
       <c r="F461" s="14">
-        <v>172645</v>
+        <v>253228</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="5">
         <v>456</v>
       </c>
       <c r="B462" s="10" t="s">
         <v>1371</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="E462" s="6"/>
       <c r="F462" s="14">
-        <v>382991</v>
+        <v>173740</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="5">
         <v>457</v>
       </c>
       <c r="B463" s="10" t="s">
         <v>1374</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1376</v>
       </c>
       <c r="E463" s="6"/>
       <c r="F463" s="14">
-        <v>173740</v>
+        <v>382991</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="5">
         <v>458</v>
       </c>
       <c r="B464" s="10" t="s">
         <v>1377</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>1379</v>
       </c>
-      <c r="E464" s="6"/>
+      <c r="E464" s="6">
+        <v>0</v>
+      </c>
       <c r="F464" s="14">
-        <v>174470</v>
+        <v>243424</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="5">
         <v>459</v>
       </c>
       <c r="B465" s="10" t="s">
         <v>1380</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1382</v>
       </c>
-      <c r="E465" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E465" s="6"/>
       <c r="F465" s="14">
-        <v>243424</v>
+        <v>174470</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="5">
         <v>460</v>
       </c>
       <c r="B466" s="10" t="s">
         <v>1383</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>1385</v>
       </c>
-      <c r="E466" s="6"/>
+      <c r="E466" s="6">
+        <v>0</v>
+      </c>
       <c r="F466" s="14">
-        <v>177390</v>
+        <v>280590</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="5">
         <v>461</v>
       </c>
       <c r="B467" s="10" t="s">
         <v>1386</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>1388</v>
       </c>
-      <c r="E467" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E467" s="6"/>
       <c r="F467" s="14">
-        <v>280590</v>
+        <v>177390</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="5">
         <v>462</v>
       </c>
       <c r="B468" s="10" t="s">
         <v>1389</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>1391</v>
       </c>
       <c r="E468" s="6">
         <v>0</v>
       </c>
       <c r="F468" s="14">
         <v>290153</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="5">
         <v>463</v>
@@ -16825,73 +16825,73 @@
         <v>1402</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>1403</v>
       </c>
       <c r="E472" s="6">
         <v>0</v>
       </c>
       <c r="F472" s="14">
         <v>296883</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="5">
         <v>467</v>
       </c>
       <c r="B473" s="10" t="s">
         <v>1404</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1406</v>
       </c>
-      <c r="E473" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E473" s="6"/>
       <c r="F473" s="14">
-        <v>300425</v>
+        <v>183960</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="5">
         <v>468</v>
       </c>
       <c r="B474" s="10" t="s">
         <v>1407</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1409</v>
       </c>
-      <c r="E474" s="6"/>
+      <c r="E474" s="6">
+        <v>0</v>
+      </c>
       <c r="F474" s="14">
-        <v>183960</v>
+        <v>300425</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="5">
         <v>469</v>
       </c>
       <c r="B475" s="10" t="s">
         <v>1410</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="E475" s="6"/>
       <c r="F475" s="14">
         <v>419860</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="5">
         <v>470</v>
       </c>
       <c r="B476" s="10" t="s">
@@ -16973,69 +16973,69 @@
         <v>1426</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>1427</v>
       </c>
       <c r="E480" s="6"/>
       <c r="F480" s="14">
         <v>435818</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="5">
         <v>475</v>
       </c>
       <c r="B481" s="10" t="s">
         <v>1428</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1429</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>1430</v>
       </c>
       <c r="E481" s="6"/>
       <c r="F481" s="14">
-        <v>434387</v>
+        <v>188340</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="5">
         <v>476</v>
       </c>
       <c r="B482" s="10" t="s">
         <v>1431</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="E482" s="6"/>
       <c r="F482" s="14">
-        <v>188340</v>
+        <v>434387</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="5">
         <v>477</v>
       </c>
       <c r="B483" s="10" t="s">
         <v>1434</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>1436</v>
       </c>
       <c r="E483" s="6">
         <v>0</v>
       </c>
       <c r="F483" s="14">
         <v>319817</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="5">
         <v>478</v>
@@ -17221,105 +17221,105 @@
       <c r="D493" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="E493" s="6">
         <v>0</v>
       </c>
       <c r="F493" s="14">
         <v>383662</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="5">
         <v>488</v>
       </c>
       <c r="B494" s="10" t="s">
         <v>1467</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>1469</v>
       </c>
       <c r="E494" s="6"/>
       <c r="F494" s="14">
-        <v>537289</v>
+        <v>193450</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="5">
         <v>489</v>
       </c>
       <c r="B495" s="10" t="s">
         <v>1470</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="E495" s="6"/>
       <c r="F495" s="14">
-        <v>193450</v>
+        <v>537289</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="5">
         <v>490</v>
       </c>
       <c r="B496" s="10" t="s">
         <v>1473</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1475</v>
       </c>
       <c r="E496" s="6"/>
       <c r="F496" s="14">
-        <v>195640</v>
+        <v>537289</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="5">
         <v>491</v>
       </c>
       <c r="B497" s="10" t="s">
         <v>1476</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>1478</v>
       </c>
       <c r="E497" s="6"/>
       <c r="F497" s="14">
-        <v>537289</v>
+        <v>195640</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="5">
         <v>492</v>
       </c>
       <c r="B498" s="10" t="s">
         <v>1479</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>1481</v>
       </c>
       <c r="E498" s="6">
         <v>0</v>
       </c>
       <c r="F498" s="14">
         <v>387824</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="5">
         <v>493</v>
@@ -17387,111 +17387,111 @@
         <v>1492</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>1493</v>
       </c>
       <c r="E502" s="6">
         <v>0</v>
       </c>
       <c r="F502" s="14">
         <v>401992</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="5">
         <v>497</v>
       </c>
       <c r="B503" s="10" t="s">
         <v>1494</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>1496</v>
       </c>
-      <c r="E503" s="6"/>
+      <c r="E503" s="6">
+        <v>0</v>
+      </c>
       <c r="F503" s="14">
-        <v>200750</v>
+        <v>401992</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="5">
         <v>498</v>
       </c>
       <c r="B504" s="10" t="s">
         <v>1497</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>1499</v>
       </c>
-      <c r="E504" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E504" s="6"/>
       <c r="F504" s="14">
-        <v>401992</v>
+        <v>200750</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="5">
         <v>499</v>
       </c>
       <c r="B505" s="10" t="s">
         <v>1500</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>1502</v>
       </c>
-      <c r="E505" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E505" s="6"/>
       <c r="F505" s="14">
-        <v>411644</v>
+        <v>201480</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="5">
         <v>500</v>
       </c>
       <c r="B506" s="10" t="s">
         <v>1503</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1505</v>
       </c>
-      <c r="E506" s="6"/>
+      <c r="E506" s="6">
+        <v>0</v>
+      </c>
       <c r="F506" s="14">
-        <v>201480</v>
+        <v>411644</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="5">
         <v>501</v>
       </c>
       <c r="B507" s="10" t="s">
         <v>1506</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>1508</v>
       </c>
       <c r="E507" s="6"/>
       <c r="F507" s="14">
         <v>591546</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="5">
         <v>502</v>
       </c>
       <c r="B508" s="10" t="s">
@@ -17519,73 +17519,73 @@
       </c>
       <c r="C509" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="E509" s="6"/>
       <c r="F509" s="14">
         <v>203670</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="5">
         <v>504</v>
       </c>
       <c r="B510" s="10" t="s">
         <v>1515</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>1517</v>
       </c>
-      <c r="E510" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E510" s="6"/>
       <c r="F510" s="14">
-        <v>463623</v>
+        <v>208050</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="5">
         <v>505</v>
       </c>
       <c r="B511" s="10" t="s">
         <v>1518</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>1520</v>
       </c>
-      <c r="E511" s="6"/>
+      <c r="E511" s="6">
+        <v>0</v>
+      </c>
       <c r="F511" s="14">
-        <v>208050</v>
+        <v>463623</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="5">
         <v>506</v>
       </c>
       <c r="B512" s="10" t="s">
         <v>1521</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>1523</v>
       </c>
       <c r="E512" s="6"/>
       <c r="F512" s="14">
         <v>208780</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="5">
         <v>507</v>
       </c>
       <c r="B513" s="10" t="s">