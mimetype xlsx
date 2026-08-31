--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -68,923 +68,923 @@
   <si>
     <t>Печь-камин Бранденбург Верта</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-verta/</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург призма с верхним дымоходом</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-verkhnim-dymokhodom/</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург призма с чугунной плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy/</t>
   </si>
   <si>
+    <t>3609</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Печь-камин METAFIRE Пехорка 6  </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-pekhorka-6/</t>
+  </si>
+  <si>
     <t>6491</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург призма с чугунной плитой и теплообменником</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy-i-teploobmennikom/</t>
   </si>
   <si>
-    <t>3609</t>
-[...7 lines deleted...]
-  <si>
     <t>2925</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bavariya-optima/</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург с верхним дымоходом</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-s-verkhnim-dymokhodom/</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА" Незабудка</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bavariya-optima-nezabudka/</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург с чугунной плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy/</t>
   </si>
   <si>
+    <t>6494</t>
+  </si>
+  <si>
+    <t>Печь-камин Бранденбург с чугунной плитой и теплообменником</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy-i-teploobmennikom/</t>
+  </si>
+  <si>
     <t>2933</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "УГЛОВАЯ"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-uglovaya/</t>
   </si>
   <si>
-    <t>6494</t>
-[...7 lines deleted...]
-  <si>
     <t>6443</t>
   </si>
   <si>
     <t>Печь-камин MBS HAPPY CREAM</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-happy-cream/</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>Печь-камин Бранденбург угловая</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-brandenburg-uglovaya/</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>Печь-камин MBS HAPPY RED</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-happy-red/</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>Печь-камин LK AOSTA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-aosta/</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>Печь-камин LK ARINA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-arina/</t>
   </si>
   <si>
+    <t>6467</t>
+  </si>
+  <si>
+    <t>Печь-камин LK ASTI</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-asti/</t>
+  </si>
+  <si>
     <t>2927</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА" зеленая</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bavariya-optima-zelenaya/</t>
   </si>
   <si>
-    <t>6467</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-lk-asti/</t>
+    <t>6468</t>
+  </si>
+  <si>
+    <t>Печь-камин LK ASTI BOILER</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-asti-boiler/</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА" красная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bavariya-optima-krasnaya/</t>
   </si>
   <si>
-    <t>6468</t>
-[...7 lines deleted...]
-  <si>
     <t>2931</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya/</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>Печь-камин LK BARI</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-bari/</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>Печь-камин LK Ferlux MAGMA (Lawa)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-lawa/</t>
   </si>
   <si>
+    <t>6477</t>
+  </si>
+  <si>
+    <t>Печь-камин LK PINETO</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-pineto/</t>
+  </si>
+  <si>
     <t>6471</t>
   </si>
   <si>
     <t>Печь-камин LK Ferlux MAGMA с плитой (Lawa)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-s-plitoy-lawa/</t>
   </si>
   <si>
-    <t>6477</t>
-[...7 lines deleted...]
-  <si>
     <t>6472</t>
   </si>
   <si>
     <t>Печь-камин LK FIDEL</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-fidel/</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(270) Бежевый</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-bezhevyy/</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>Печь-камин LK FIUGGI</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-fiuggi/</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(270) красный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-krasnyy/</t>
   </si>
   <si>
+    <t>6474</t>
+  </si>
+  <si>
+    <t>Печь-камин LK HAROLD</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-harold/</t>
+  </si>
+  <si>
     <t>3581</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE НАРВА 6М</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-narva-6m/</t>
   </si>
   <si>
-    <t>6474</t>
-[...7 lines deleted...]
-  <si>
     <t>6475</t>
   </si>
   <si>
     <t>Печь-камин LK HAROLD BOILER</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-harold-boiler/</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА" с плитой, красная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-krasnaya/</t>
   </si>
   <si>
+    <t>6476</t>
+  </si>
+  <si>
+    <t>Печь-камин LK NOVARA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-novara/</t>
+  </si>
+  <si>
     <t>2930</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА" с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy/</t>
   </si>
   <si>
-    <t>6476</t>
-[...7 lines deleted...]
-  <si>
     <t>2932</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ОПТИМА" с плитой Незабудка</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-nezabudka/</t>
   </si>
   <si>
+    <t>6478</t>
+  </si>
+  <si>
+    <t>Печь-камин LK PRATO</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-prato/</t>
+  </si>
+  <si>
     <t>2935</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "УГЛОВАЯ" с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy/</t>
   </si>
   <si>
-    <t>6478</t>
-[...7 lines deleted...]
-  <si>
     <t>2936</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "УГЛОВАЯ" с плитой Незабудка</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-nezabudka/</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>Печь-камин LK RICHARD</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-richard/</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>Печь-камин LK SIENA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-siena/</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "УГЛОВАЯ" с плитой, красная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-krasnaya/</t>
   </si>
   <si>
+    <t>4589</t>
+  </si>
+  <si>
+    <t>Печь-камин Везувий ПК-01(270) с плитой красный</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-piltoy-krasnyy/</t>
+  </si>
+  <si>
     <t>6481</t>
   </si>
   <si>
     <t>Печь-камин LK SVEN</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-sven/</t>
   </si>
   <si>
-    <t>4589</t>
-[...7 lines deleted...]
-  <si>
     <t>4595</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(270) с плитой бежевый</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-bezhevyy/</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>Печь-камин LK SVEN Bronze</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-sven-bronze/</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>Печь-камин LK TERAMO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-teramo/</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Нарва с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-narva-s-plitoy/</t>
   </si>
   <si>
+    <t>6484</t>
+  </si>
+  <si>
+    <t>Печь-камин LK TORINO</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-torino/</t>
+  </si>
+  <si>
     <t>6486</t>
   </si>
   <si>
     <t>Печь-камин LK AMBRA Bronze</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-ambra-bronze/</t>
   </si>
   <si>
-    <t>6484</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-lk-torino/</t>
+    <t>6485</t>
+  </si>
+  <si>
+    <t>Печь-камин LK TORINO GRAND</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-lk-torino-grand/</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>Печь-камин LK INGRID</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-lk-ingrid/</t>
   </si>
   <si>
-    <t>6485</t>
-[...7 lines deleted...]
-  <si>
     <t>3870</t>
   </si>
   <si>
     <t>Печь-камин ЕРМАК Stoker Grant</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-yermak-stoker-grant/</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>Печь-камин MBS CORNER RED</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-corner-red/</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(220) Угловой, бежевый</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-bezhevyy/</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(220) угловой, красный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-krasnyy/</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>Печь-камин MBS MBS TREND L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-mbs-trend-lr/</t>
   </si>
   <si>
+    <t>6462</t>
+  </si>
+  <si>
+    <t>Печь-камин MBS VESTA CREAM</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-mbs-vesta-cream/</t>
+  </si>
+  <si>
     <t>4591</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(270) с плитой и Т/О бежевый</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-bezhevyy/</t>
   </si>
   <si>
-    <t>6462</t>
-[...7 lines deleted...]
-  <si>
     <t>4597</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(270) с плитой и Т/О красный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-krasnyy/</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>Печь-камин MBS VESTA RED</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-vesta-red/</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>Печь-камин MBS THERMO VESTA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-thermo-vesta/</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>Печь-камин MBS OLYMP CREAM</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-olymp-cream/</t>
   </si>
   <si>
+    <t>6448</t>
+  </si>
+  <si>
+    <t>Печь-камин MBS OLYMP RED</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-mbs-olymp-red/</t>
+  </si>
+  <si>
     <t>2937</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy/</t>
   </si>
   <si>
-    <t>6448</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-mbs-olymp-red/</t>
+    <t>6449</t>
+  </si>
+  <si>
+    <t>Печь-камин MBS OLYMP STONE</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-mbs-olymp-stone/</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Лава 6</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-lava-6/</t>
   </si>
   <si>
-    <t>6449</t>
-[...7 lines deleted...]
-  <si>
     <t>6450</t>
   </si>
   <si>
     <t>Печь-камин MBS OLYMPIA RED</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-olympia-red/</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>Печь-камин ЕРМАК Stoker Soffit-7</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-yermak-stoker-soffit-7/</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>Печь-камин MBS VULKAN STONE</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-vulkan-stone/</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>Печь-камин MBS OLYMPIA STONE</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-olympia-stone/</t>
   </si>
   <si>
+    <t>6458</t>
+  </si>
+  <si>
+    <t>Печь-камин MBS THERMO MAGNUM RED L\R</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-red-lr/</t>
+  </si>
+  <si>
     <t>2938</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ с плитой и ТО</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy-i-to/</t>
   </si>
   <si>
-    <t>6458</t>
-[...7 lines deleted...]
-  <si>
     <t>6445</t>
   </si>
   <si>
     <t>Печь-камин MBS MAGNUM RED L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-magnum-red-lr/</t>
   </si>
   <si>
+    <t>3589</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Варта</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-varta/</t>
+  </si>
+  <si>
     <t>6446</t>
   </si>
   <si>
     <t>Печь-камин MBS MAGNUM STONE L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-magnum-stone-lr/</t>
   </si>
   <si>
-    <t>3589</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-metafire-varta/</t>
+    <t>3605</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Ока</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-oka/</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>Печь-камин MBS THERMO MAGNUM STONE L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-stone-lr/</t>
   </si>
   <si>
-    <t>3605</t>
-[...7 lines deleted...]
-  <si>
     <t>6452</t>
   </si>
   <si>
     <t>Печь-камин MBS SUPER THERMO MAGNUM RED L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-red-lr/</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Нева</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-neva/</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>Печь-камин MBS SUPER THERMO MAGNUM STONE L\R</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-stone-lr/</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>Печь-камин GUCA ARINA - 2110 (Низкая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-arina---2110-nizkaya/</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Mignon</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-mignon/</t>
   </si>
   <si>
+    <t>3597</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Луара</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-luara/</t>
+  </si>
+  <si>
     <t>6441</t>
   </si>
   <si>
     <t>Печь-камин GUCA MERCURY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-mercury/</t>
   </si>
   <si>
-    <t>3597</t>
-[...7 lines deleted...]
-  <si>
     <t>4592</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(205) с плитой красный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-krasnyy/</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>Печь-камин GUCA ARINA - 2210 (Высокая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-arina---2210-vysokaya/</t>
   </si>
   <si>
+    <t>4598</t>
+  </si>
+  <si>
+    <t>Печь-камин Везувий ПК-01(205) с плитой бежевый</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-bezhevyy/</t>
+  </si>
+  <si>
     <t>6439</t>
   </si>
   <si>
     <t>Печь-камин GUCA LAVA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-lava/</t>
   </si>
   <si>
-    <t>4598</t>
-[...7 lines deleted...]
-  <si>
     <t>6440</t>
   </si>
   <si>
     <t>Печь-камин GUCA LAVA THERMO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-lava-thermo/</t>
   </si>
   <si>
+    <t>6428</t>
+  </si>
+  <si>
+    <t>Печь-камин GUCA GULIVER BORDO (левая)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-levaya/</t>
+  </si>
+  <si>
     <t>3607</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Охта</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-okhta/</t>
   </si>
   <si>
-    <t>6428</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-levaya/</t>
+    <t>6429</t>
+  </si>
+  <si>
+    <t>Печь-камин GUCA GULIVER BORDO (правая)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-pravaya/</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>Печь-камин ABX Kabourek (варочная плита)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-kabourek-varochnaya-pli/</t>
   </si>
   <si>
-    <t>6429</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-pravaya/</t>
+    <t>4593</t>
+  </si>
+  <si>
+    <t>Печь-камин Везувий ПК-01(205) с плитой и Т/О бежевый</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-bezhevyy/</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER CREAM (левая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-cream-levaya/</t>
   </si>
   <si>
-    <t>4593</t>
-[...7 lines deleted...]
-  <si>
     <t>6431</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER CREAM (правая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-cream-pravaya/</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>Печь-камин Везувий ПК-01(205) с плитой и Т/О красный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-krasnyy/</t>
   </si>
   <si>
+    <t>3606</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Ока с плитой</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-oka-s-plitoy/</t>
+  </si>
+  <si>
     <t>6434</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER THERMO BORDO (левая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-levaya/</t>
   </si>
   <si>
-    <t>3606</t>
-[...7 lines deleted...]
-  <si>
     <t>6435</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER THERMO BORDO (правая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-pravaya/</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>Печь-камин ARDENFIRE Ле-ман 7</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-ardenfire/</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>Печь-камин GUCA GULIVER THERMO CREAM (левая)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-cream-levaya/</t>
@@ -1082,104 +1082,104 @@
   <si>
     <t>Печь-камин METAFIRE Амур</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-amur/</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MINETTE TOP, ПРИСТ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-minette-top-prist/</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MAXETTE, УГЛОВОЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-maxette-uglovoy/</t>
   </si>
   <si>
+    <t>3590</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Варта 3D</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-varta-3d/</t>
+  </si>
+  <si>
     <t>6392</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MAXETTE TOP, УГЛ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-maxette-top-ugl/</t>
   </si>
   <si>
-    <t>3590</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-metafire-varta-3d/</t>
+    <t>6393</t>
+  </si>
+  <si>
+    <t>Печь-камин KEDDY MAXETTE TOP, ПРИСТ.</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-maxette-top-prist/</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Байкал 8 с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-baykal-8-s-plitoy/</t>
   </si>
   <si>
-    <t>6393</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-keddy-maxette-top-prist/</t>
+    <t>6394</t>
+  </si>
+  <si>
+    <t>Печь-камин KEDDY MAXETTE, ПРИСТ.</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-maxette-prist/</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Ангара</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-angara/</t>
   </si>
   <si>
-    <t>6394</t>
-[...7 lines deleted...]
-  <si>
     <t>3593</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Енисей</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-yenisey/</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY MISTRAL TOP, ВЕРХНЕЕ ПОДКЛЮЧЕНИЕ </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-mistral-top-vyerkhnyeye-podklyuchyeniye/</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>Печь-камин KEDDY MISTRAL TOP, УГЛ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-mistral-top-ugl/</t>
@@ -1199,68 +1199,68 @@
   <si>
     <t>Печь-камин KEDDY REGAL TOP, УГЛ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-regal-top-ugl/</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY CARAT, ПРИСТ., РАЗДВИЖ. ДВЕРЦЫ </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-carat-prist-razdvizh-dvyertsy/</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Варяг 9</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-varyag-9/</t>
   </si>
   <si>
+    <t>6400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Печь-камин KEDDY ARCADE , КЕРАМОГРАНИТ, ЧЕРНЫЙ </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-arcade--kyeramogranit-chyernyy/</t>
+  </si>
+  <si>
     <t>4276</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K7 (ДЕКОР ДВЕРЦЫ "М")</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-m/</t>
   </si>
   <si>
-    <t>6400</t>
-[...7 lines deleted...]
-  <si>
     <t>6401</t>
   </si>
   <si>
     <t>Печь-камин KEDDY CARAT, УГЛ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-carat-ugl/</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K7 (ДЕКОР ДВЕРЦЫ "VV")</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-vv/</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>Печь-камин KEDDY CARISMA, ПРИСТ., ДВЕРЦЫ С ПРИЗМ. СТЕКЛОМ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-dvyertsy-s-prizm-styeklom/</t>
@@ -1406,194 +1406,194 @@
   <si>
     <t>Печь-камин KEDDY CARAT TOP, ПРИСТ./УГЛ., РАЗДВИЖ. ДВЕРЦЫ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-carat-top-pristugl-razdvizh-dvyertsy/</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY CARAT, ПРИСТ., С ПРИЗМ. ДВЕРЦАМИ </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-carat-prist-s-prizm-dvyertsami/</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ "ПРИЗМАТИК" с плитой и ТО</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-prizmatik-s-plitoy-i-to/</t>
   </si>
   <si>
+    <t>6417</t>
+  </si>
+  <si>
+    <t>Печь-камин KEDDY K20, SK 2002, ПРИСТ., ВЕРХНЕЕ ПОДКЛЮЧ.</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-vyerkhnyeye-podklyuch/</t>
+  </si>
+  <si>
     <t>3600</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Москва 12 с плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-moskva-12-s-plitoy/</t>
   </si>
   <si>
-    <t>6417</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-vyerkhnyeye-podklyuch/</t>
+    <t>3697</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Junior</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-junior/</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY K20, SK 2002, ПРИСТ., ЗАДНЕЕ ПОДКЛЮЧ. </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-zadnyeye-podklyuch/</t>
   </si>
   <si>
-    <t>3697</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-la-nordica-junior/</t>
+    <t>3595</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Енисей с плитой</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-yenisey-s-plitoy/</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY K21, SK 2002, УГЛ., ВЕРХНЕЕ ПОДКЛЮЧ. </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-vyerkhnyeye-podklyuch/</t>
   </si>
   <si>
-    <t>3595</t>
-[...7 lines deleted...]
-  <si>
     <t>3616</t>
   </si>
   <si>
     <t>Печь-камин ARDENFIRE Марсель 7</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-ardenfire-marsel-7/</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY K21, SK 2002, УГЛ., ЗАДНЕЕ ПОДКЛЮЧ. </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-zadnyeye-podklyuch/</t>
   </si>
   <si>
+    <t>6421</t>
+  </si>
+  <si>
+    <t>Печь-камин KEDDY K20, SK 2001, ПРИСТ., ВЕРХНЕЕ ПОДКЛЮЧ.</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-vyerkhnyeye-podklyuch/</t>
+  </si>
+  <si>
     <t>3698</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Super Junior</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-super-junior/</t>
   </si>
   <si>
-    <t>6421</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-vyerkhnyeye-podklyuch/</t>
+    <t>6422</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Печь-камин KEDDY K20, SK 2001, ПРИСТ., ЗАДНЕЕ ПОДКЛЮЧ. </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-zadnyeye-podklyuch/</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K7 (ТЕРМОСТАТ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak7-tyermostat/</t>
   </si>
   <si>
-    <t>6422</t>
-[...7 lines deleted...]
-  <si>
     <t>6423</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY K21, SK 2001, УГЛ., ВЕРХНЕЕ ПОДКЛЮЧ. </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-vyerkhnyeye-podklyuch/</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Печора Аква</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-pechora-akva/</t>
   </si>
   <si>
+    <t>3585</t>
+  </si>
+  <si>
+    <t>Печь-камин METAFIRE Ангара 12</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-metafire-angara-12/</t>
+  </si>
+  <si>
     <t>6424</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин KEDDY K21, SK 2001, УГЛ., ЗАДНЕЕ ПОДКЛЮЧ. </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-zadnyeye-podklyuch/</t>
   </si>
   <si>
-    <t>3585</t>
-[...7 lines deleted...]
-  <si>
     <t>3599</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Москва 12</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-moskva-12/</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>Печь-камин KEDDY KEDDY 16 TOP, ВЕРХНЕЕ ПОДКЛ.</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-keddy-keddy-16-top-vyerkhnyeye-podkl/</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>Печь-камин METAFIRE Рейн</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-metafire-reyn/</t>
@@ -1937,284 +1937,284 @@
   <si>
     <t>Печь-камин La Nordica Gemma</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-gemma/</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K6 (ТУРБИНА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak6-turbina/</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ коричневая "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-avariya-korichnevaya-barokko/</t>
   </si>
   <si>
+    <t>2949</t>
+  </si>
+  <si>
+    <t>Печь-камин БАВАРИЯ зеленая "Барокко"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko/</t>
+  </si>
+  <si>
     <t>4291</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K10 (ТУРБИНА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak10-turbina/</t>
   </si>
   <si>
-    <t>2949</t>
-[...7 lines deleted...]
-  <si>
     <t>3614</t>
   </si>
   <si>
     <t>Печь-камин Мета Ardenfire Корсика 12</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-ardenfire-korsika-12/</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ бежевая "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka/</t>
   </si>
   <si>
+    <t>4292</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/AB/S/DR</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsdr/</t>
+  </si>
+  <si>
     <t>2951</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ коричневая "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka/</t>
   </si>
   <si>
-    <t>4292</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsdr/</t>
+    <t>4293</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/K5/S/W</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak5sw/</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ зеленая "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka/</t>
   </si>
   <si>
-    <t>4293</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak5sw/</t>
+    <t>4294</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/K5/S/N</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak5sn/</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>Печь-камин БАВАРИЯ песочная "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/bavariya-pesochnaya-barokko/</t>
   </si>
   <si>
-    <t>4294</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak5sn/</t>
+    <t>2954</t>
+  </si>
+  <si>
+    <t>Печь-камин СОФИЯ угловая, бежевая "Незабудка"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-nezabudka/</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K5/S/W/D</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak5swd/</t>
   </si>
   <si>
-    <t>2954</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-nezabudka/</t>
+    <t>2955</t>
+  </si>
+  <si>
+    <t>Печь-камин СОФИЯ угловая, бежевая "Береза"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-bereza/</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K9</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak9/</t>
   </si>
   <si>
-    <t>2955</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-bereza/</t>
+    <t>2956</t>
+  </si>
+  <si>
+    <t>Печь-камин СОФИЯ угловая, песочная "Арка"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-pesochnaya-arka/</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis ORION CB</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-orion-cb/</t>
   </si>
   <si>
-    <t>2956</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-pesochnaya-arka/</t>
+    <t>4297</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/K9 (ДЕКОР ДВЕРЦЫ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak9-dyekor-dvyertsy/</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ бежевая арка "Незабудка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka-nezabudka/</t>
   </si>
   <si>
-    <t>4297</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-kratki-kozak9-dyekor-dvyertsy/</t>
+    <t>4824</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Viking</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-viking/</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ коричневая "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-korichnevaya-barokko/</t>
   </si>
   <si>
-    <t>4824</t>
-[...7 lines deleted...]
-  <si>
     <t>2959</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ зеленая "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-zelenaya-barokko/</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K8/T</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak8t/</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ бежевая "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-barokko/</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K8 (ТЕРМОСТАТ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak8-tyermostat/</t>
   </si>
   <si>
+    <t>2961</t>
+  </si>
+  <si>
+    <t>Печь-камин СОФИЯ бежевая "Арка"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka/</t>
+  </si>
+  <si>
     <t>4825</t>
   </si>
   <si>
     <t>Печь-камин ABX Tartu 5 (серая сталь)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-tartu-5-seraya-stal/</t>
   </si>
   <si>
-    <t>2961</t>
-[...7 lines deleted...]
-  <si>
     <t>2962</t>
   </si>
   <si>
     <t>Печь-камин СОФИЯ песочная "Барокко"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-sofiya-pesochnaya-barokko/</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС зеленый "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-zelenyy-arka/</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Арка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-arka/</t>
@@ -2252,113 +2252,113 @@
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Берёза мини"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-beryoza-mini/</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Незебудка мини"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezebudka-mini/</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Роза мини"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza-mini/</t>
   </si>
   <si>
+    <t>2971</t>
+  </si>
+  <si>
+    <t>Печь-камин ЭЛЬЗАС песочный "Барокко"</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-elzas-pesochnyy-barokko/</t>
+  </si>
+  <si>
     <t>4826</t>
   </si>
   <si>
     <t>Печь-камин ABX Stockholm 8</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-stockholm-8/</t>
   </si>
   <si>
-    <t>2971</t>
-[...7 lines deleted...]
-  <si>
     <t>2972</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Роза"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza/</t>
   </si>
   <si>
+    <t>4827</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Island 5</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-island-5/</t>
+  </si>
+  <si>
     <t>2973</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Береза"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-bereza/</t>
   </si>
   <si>
-    <t>4827</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-island-5/</t>
+    <t>4300</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki KOZA/ORBIT</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-kozaorbit/</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>Печь-камин ЭЛЬЗАС бежевый "Незабудка"</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezabudka/</t>
   </si>
   <si>
-    <t>4300</t>
-[...7 lines deleted...]
-  <si>
     <t>4301</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/K8 (ТУРБИНА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozak8-turbina/</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>Печь-камин ARDENFIRE Париж 14</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-ardenfire-parizh-14/</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>Печь-камин ABX Pori 5, сталь крашеная</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-pori-5-stal-krashenaya/</t>
@@ -2756,68 +2756,68 @@
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/KAFEL/CZARNY (КАФЕЛЬ ЧЕРНЫЙ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczarny-kafyel-chyernyy/</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>Печь-камин ABX Troll (черная, серая сталь с верхней плитой тальк)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-troll-chernaya-seraya-stal-s-verkhney-plitoy-talk/</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/KAFEL/CZERWONY (СТАЛЬ, КАФЕЛЬ КРАСНЫЙ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczerwony-stal-kafyel-krasnyy/</t>
   </si>
   <si>
+    <t>4855</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Tulsa 7 (тальк)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-tulsa-7-talk/</t>
+  </si>
+  <si>
     <t>4816</t>
   </si>
   <si>
     <t>Печь-камин Kratki FALCON 9 VIEW</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-falcon-9-view/</t>
   </si>
   <si>
-    <t>4855</t>
-[...7 lines deleted...]
-  <si>
     <t>4316</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/KAFEL/CZARNY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelczarny/</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>Печь-камин ABX Iberia (прямой цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/KAFEL/ CZERWONY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabskafel-czerwony/</t>
@@ -2837,176 +2837,176 @@
   <si>
     <t>Печь-камин La Nordica Isetta Evo</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-isetta-evo/</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/KAFEL/BIALY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelbialy/</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>Печь-камин Kratki JUNO 12/B</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-juno-12b/</t>
   </si>
   <si>
+    <t>4320</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki JUNO 12/C</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-pyech-juno-12c/</t>
+  </si>
+  <si>
     <t>4858</t>
   </si>
   <si>
     <t>Печь-камин ABX Polar 5</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-5/</t>
   </si>
   <si>
-    <t>4320</t>
-[...7 lines deleted...]
-  <si>
     <t>4859</t>
   </si>
   <si>
     <t>Печь-камин ABX Rennes 5 (черная сталь, тальк с верхней плитой)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-rennes-5-chernaya-stal-talk-s-verkhney-plitoy/</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/O/GLASS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass/</t>
   </si>
   <si>
+    <t>4329</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis VEGA CB</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-vega-cb/</t>
+  </si>
+  <si>
     <t>4322</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/O/KAFEL/ BIALY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnokafel-bialy/</t>
   </si>
   <si>
-    <t>4329</t>
-[...7 lines deleted...]
-  <si>
     <t>5706</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/2/KAFEL</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabs2kafel/</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>Печь-камин ABX Kiruna 6 (гранит кашмир)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-kiruna-6-granit-kashmir/</t>
   </si>
   <si>
+    <t>4861</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Pori 5 (серая сталь тальк(округлый) с верхней плитой)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-pori-5-seraya-stal-talkokruglyy-s-verkhney-plitoy/</t>
+  </si>
+  <si>
     <t>4323</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/O/GLASS/ KAFEL/CZARNY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczarny/</t>
   </si>
   <si>
-    <t>4861</t>
-[...7 lines deleted...]
-  <si>
     <t>4862</t>
   </si>
   <si>
     <t>Печь-камин ABX Olympie K (вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-olympie-k-vstavka-kombo/</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>Печь-камин Kratki KOZA/AB/S/N/O/GLASS/ KAFEL/CZERWONY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczerwony/</t>
   </si>
   <si>
+    <t>4325</t>
+  </si>
+  <si>
+    <t>Печь-камин Kratki BLANKA 8 KW STOVE КРЕМ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-kratki-blanka-8-kw-stove-kryem/</t>
+  </si>
+  <si>
     <t>4863</t>
   </si>
   <si>
     <t>Печь-камин ABX Tampere</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-tampere/</t>
   </si>
   <si>
-    <t>4325</t>
-[...7 lines deleted...]
-  <si>
     <t>4864</t>
   </si>
   <si>
     <t>Печь-камин ABX Arktis 8</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-arktis-8/</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>Печь-камин Kratki BLANKA/BETON</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-kratki-blankabeton/</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>Печь-камин ABX Arktis 4 (черная сталь, тальк с верх. плитой)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-arktis-4-chernaya-stal-talk-s-verkh-plitoy/</t>
@@ -3080,137 +3080,137 @@
   <si>
     <t>Печь-камин Nordpeis GEILO ПРИСТЕННЫЙ (ТОПКА СКЛАДНЫЕ ДВЕРЦЫ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-geilo-topka-skladnyye-dvyertsy/</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SMARTY (КАМЕННЫЕ ОПОРЫ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-smarty-kamyennyye-opory/</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis PARIS</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-paris/</t>
   </si>
   <si>
+    <t>4337</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis TINE КУХОННЫЙ (ТОПКА NI-22 СКЛАДНЫЕ ДВЕРЦЫ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-tine-kukhonnyy-topka-ni-22-skladnyye-dvyertsy/</t>
+  </si>
+  <si>
     <t>4868</t>
   </si>
   <si>
     <t>Печь-камин ABX Alkmaar I</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-alkmaar-i/</t>
   </si>
   <si>
-    <t>4337</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-tine-kukhonnyy-topka-ni-22-skladnyye-dvyertsy/</t>
+    <t>3715</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Rossella R1</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-rossella-r1/</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SMARTY (ОДИНОЧНАЯ ОПОРА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-smarty-odinochnaya-opora/</t>
   </si>
   <si>
-    <t>3715</t>
-[...7 lines deleted...]
-  <si>
     <t>4339</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis AROSA</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>Печь-камин ABX Bavaria K (прямой цоколь, вставка КОМБО) 6,9 кВт</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bavaria-k-pryamoy-tsokol-vstavka-kombo-69-kvt/</t>
   </si>
   <si>
+    <t>4870</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Arden (каштан)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-arden-kashtan/</t>
+  </si>
+  <si>
     <t>4340</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SMARTY (СТАЛЬНАЯ ОПОРА, 115 СМ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-115-sm/</t>
   </si>
   <si>
-    <t>4870</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-arden-kashtan/</t>
+    <t>4341</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis BILBAO 90</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-bilbao-90/</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Gaia</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-gaia/</t>
   </si>
   <si>
-    <t>4341</t>
-[...7 lines deleted...]
-  <si>
     <t>4342</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SMARTY (СТАЛЬНАЯ ОПОРА, 190 СМ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-190-sm/</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>Печь-камин ABX Bavaria (кафельный цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis STOCKHOLM</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-stockholm/</t>
@@ -3266,464 +3266,464 @@
   <si>
     <t>Печь-камин Nordpeis TINE (ТОПКА NI-22)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-tine-topka-ni-22/</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t xml:space="preserve">Печь-камин Nordpeis QUADRO 3 </t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-quadro-3/</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis STOCKHOLM ВЫСОКИЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-stockholm-vysokiy/</t>
   </si>
   <si>
+    <t>4875</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Turku 5 (кафель - бордо, котто, белый, песчаный)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-turku-5-kafel---bordo-kotto-belyy-peschanyy/</t>
+  </si>
+  <si>
     <t>4349</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis AKROPOLIS ПРИСТЕННЫЙ (ТОПКА СО СКЛАДНЫМИ ДВЕРЦАМИ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-pristyennyy-topka-so-skladnymi-dvyertsami/</t>
   </si>
   <si>
-    <t>4875</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-turku-5-kafel---bordo-kotto-belyy-peschanyy/</t>
+    <t>4876</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Bergen</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-bergen/</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis OSAKA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-osaka/</t>
   </si>
   <si>
-    <t>4876</t>
-[...7 lines deleted...]
-  <si>
     <t>4351</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis UNO 1</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-uno-1/</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>Печь-камин ABX Iberia (прямой цоколь, чугунная вставка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-chugunnaya-vstavka/</t>
   </si>
   <si>
+    <t>4352</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis DUO 5, BLACK</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-black/</t>
+  </si>
+  <si>
     <t>4878</t>
   </si>
   <si>
     <t>Печь-камин ABX Polar 6, гранит кашмир, с верхней плитой</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-6-granit-kashmir-s-verkhney-plitoy/</t>
   </si>
   <si>
-    <t>4352</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-black/</t>
+    <t>4353</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis PRAHA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-praha/</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>Печь-камин ABX Polar 4 (тальк)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-4-talk/</t>
   </si>
   <si>
-    <t>4353</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-praha/</t>
+    <t>4880</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Polar 4 (песчаник)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-polar-4-peschanik/</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis OSAKA T (ТОПКА ХРОМ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-osaka-t-topka-khrom/</t>
   </si>
   <si>
-    <t>4880</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-polar-4-peschanik/</t>
+    <t>4881</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Vigo</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-vigo/</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis UNO 4</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-uno-4/</t>
   </si>
   <si>
-    <t>4881</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-vigo/</t>
+    <t>4882</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Arktis 6 (черная сталь, бразильский песч. с верх. плитой)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-arktis-6-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis DUO 5, ALU</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-alu/</t>
   </si>
   <si>
-    <t>4882</t>
-[...7 lines deleted...]
-  <si>
     <t>4357</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis AKROPOLIS УГЛОВОЙ (ПАНОРАМНАЯ ТОПКА)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-uglovoy-panoramnaya-topka/</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Rossella Plus Liberty</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-rossella-plus-liberty/</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis LISBOA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-lisboa/</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Plasma 80:26</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-plasma-8026/</t>
   </si>
   <si>
+    <t>3719</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Gisella</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-gisella/</t>
+  </si>
+  <si>
     <t>4359</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis UNO 2</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-uno-2/</t>
   </si>
   <si>
-    <t>3719</t>
-[...7 lines deleted...]
-  <si>
     <t>4883</t>
   </si>
   <si>
     <t>Печь-камин ABX Helvetia KP (белый цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-helvetia-kp-belyy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis RONDA 160</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160/</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>Печь-камин ABX Iberia (кафельный цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG M</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m/</t>
   </si>
   <si>
+    <t>4362</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis FINSE НИЗКИЙ С БАЛКОЙ-ДЕРЕВО, ПОЛКОЙ И ПРИТОПОЧНОЙ ПАНЕЛЬЮ ИЗ МРАМОРА RUIVINA</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-finse-nizkiy-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/</t>
+  </si>
+  <si>
     <t>4885</t>
   </si>
   <si>
     <t>Печь-камин ABX Oregon</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-oregon/</t>
   </si>
   <si>
-    <t>4362</t>
-[...7 lines deleted...]
-  <si>
     <t>4363</t>
   </si>
   <si>
     <t xml:space="preserve"> Печь-камин Nordpeis FINSE ВЫСОКАЯ С БАЛКОЙ-ДЕРЕВО, ПОЛКОЙ И ПРИТОПОЧНОЙ ПАНЕЛЬЮ ИЗ МРАМОРА RUIVINA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-finse-vysokaya-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/</t>
   </si>
   <si>
+    <t>4886</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Nagano</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-nagano/</t>
+  </si>
+  <si>
     <t>4364</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis ODENSE</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-odense/</t>
   </si>
   <si>
-    <t>4886</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-nagano/</t>
+    <t>4887</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Britania (белый цоколь, вставка КОМБО)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis HAVANNA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-havanna/</t>
   </si>
   <si>
-    <t>4887</t>
-[...7 lines deleted...]
-  <si>
     <t>4888</t>
   </si>
   <si>
     <t>Печь-камин ABX Hamar</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-hamar/</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis RONDA</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-ronda/</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis LONDON</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-london/</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis AMSTERDAM УГЛОВОЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-amsterdam-uglovoy/</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis TOKYO</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-tokyo/</t>
   </si>
   <si>
+    <t>3721</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Fulvia con forno Petra</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-fulvia-con-forno-petra/</t>
+  </si>
+  <si>
     <t>4371</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis DUO 1</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-1/</t>
   </si>
   <si>
-    <t>3721</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-la-nordica-fulvia-con-forno-petra/</t>
+    <t>3722</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Isotta Evo</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-isotta-evo/</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis MANHATTAN НИЗКИЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-manhattan-nizkiy/</t>
   </si>
   <si>
-    <t>3722</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-la-nordica-isotta-evo/</t>
+    <t>4373</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis SALZBURG M С ДОП. НАДСТРОЙКОЙ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m-s-dop-nadstroykoy/</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>Печь-камин ABX Marina KP (прямой цоколь, вставка КОМБО)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-marina-kp-pryamoy-tsokol-vstavka-kombo/</t>
   </si>
   <si>
-    <t>4373</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m-s-dop-nadstroykoy/</t>
+    <t>4374</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis RONDA 160 (С ТЕПЛОНАКОПИТЕЛЕМ)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160-s-tyeplonakopityelyem/</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>Печь-камин ABX Admiral (тальк)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-admiral-talk/</t>
   </si>
   <si>
-    <t>4374</t>
-[...7 lines deleted...]
-  <si>
     <t>4891</t>
   </si>
   <si>
     <t>Печь-камин ABX Admiral (гранит парадизо)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-admiral-granit-paradizo/</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis TAIPEI</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-taipei/</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis JERSEY</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-jersey/</t>
@@ -3752,104 +3752,104 @@
   <si>
     <t>Печь-камин Nordpeis DUO 4</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-4/</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>Печь-камин ABX Bavaria (кафельный цоколь, чугунная вставка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-chugunnaya-vstavka/</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis RONDA (С ТЕПЛОНАКОПИТЕЛЕМ)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-ronda-s-tyeplonakopityelyem/</t>
   </si>
   <si>
+    <t>4893</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Yukon</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-yukon/</t>
+  </si>
+  <si>
     <t>4382</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis DUO 6</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-duo-6/</t>
   </si>
   <si>
-    <t>4893</t>
-[...7 lines deleted...]
-  <si>
     <t>4894</t>
   </si>
   <si>
     <t>Печь-камин ABX BAVARIA K(6,9кВт в воду), кафельный цоколь - вставка КОМБО(чугун+сталь)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-bavaria-k69kvt-v-vodu-kafelnyy-tsokol---vstavka-kombochugunstal/</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG L</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l/</t>
   </si>
   <si>
+    <t>3724</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Ester</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-ester/</t>
+  </si>
+  <si>
     <t>4384</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG L С ДОПОЛНИТЕЛЬНОЙ НАДСТРОКОЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l-s-dopolnityelnoy-nadstrokoy/</t>
   </si>
   <si>
-    <t>3724</t>
-[...7 lines deleted...]
-  <si>
     <t>4895</t>
   </si>
   <si>
     <t>Печь-камин ABX Grunt (черная сталь)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-grunt-chernaya-stal/</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>Печь-камин ABX Polar 8 (калифорния голд)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-8-kaliforniya-gold/</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG XL</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl/</t>
@@ -3902,68 +3902,68 @@
   <si>
     <t>Печь-камин ABX Polar Helvetia KP (белый цоколь, вставка КОМБО) 6,9кВт</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-helvetia-kp-belyy-tsokol-vstavka-kombo-69kvt/</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>Печь-камин Nordpeis SALZBURG XL С ОДНОЙ ДОП. НАДСТРОЙКОЙ</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-odnoy-dop-nadstroykoy/</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Nicoletta</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta/</t>
   </si>
   <si>
+    <t>4391</t>
+  </si>
+  <si>
+    <t>Печь-камин Nordpeis SALZBURG XL С ДВУМЯ ДОП. НАДСТРОЙКАМИ</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-dvumya-dop-nadstroykami/</t>
+  </si>
+  <si>
     <t>4951</t>
   </si>
   <si>
     <t>Печь-камин ABX Iberia (кафельный цоколь, чугунная вставка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-chugunnaya-vstavka/</t>
   </si>
   <si>
-    <t>4391</t>
-[...7 lines deleted...]
-  <si>
     <t>4952</t>
   </si>
   <si>
     <t>Печь-камин ABX Artemis</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-artemis/</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>Печь-камин ABX Britania (белый цоколь, чугунная вставка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-chugunnaya-vstavka/</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>Печь-камин ABX Sardinie</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-sardinie/</t>
@@ -4109,185 +4109,185 @@
   <si>
     <t>Печь-камин ABX Polar 6 каскадный</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-polar-6-kaskadnyy/</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>Печь-камин ABX Trollvik Аква (черная сталь)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-trollvik-akva-chernaya-stal/</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>Печь-камин ABX Atrium 5</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-atrium-5/</t>
   </si>
   <si>
+    <t>3763</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica ExtraFlame Graziosa Steel Plus</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel-plus/</t>
+  </si>
+  <si>
     <t>4977</t>
   </si>
   <si>
     <t>Печь-камин ABX Denver</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-denver/</t>
   </si>
   <si>
-    <t>3763</t>
-[...7 lines deleted...]
-  <si>
     <t>4978</t>
   </si>
   <si>
     <t>Печь-камин ABX Regina угловая</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-regina-uglovaya/</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>Печь-камин La Nordica TermoIsotta D.S.A</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-termoisotta-dsa/</t>
   </si>
   <si>
+    <t>4979</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Westfalia 752 (вставка стальная)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-westfalia-752-vstavka-stalnaya/</t>
+  </si>
+  <si>
     <t>3764</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Graziosa Steel</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel/</t>
   </si>
   <si>
-    <t>4979</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-westfalia-752-vstavka-stalnaya/</t>
+    <t>4980</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Fargo</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-fargo/</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Elisir</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir/</t>
   </si>
   <si>
-    <t>4980</t>
-[...7 lines deleted...]
-  <si>
     <t>3765</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Graziosa Lux Plus</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-lux-plus/</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Ester Forno</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-ester-forno/</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>Печь-камин ABX Glasgow Klasik, белый цоколь (балка песчаник)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-belyy-tsokol-balka-peschanik/</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Wanda</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-wanda/</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Melinda Steel Air</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-steel-air/</t>
   </si>
   <si>
+    <t>3756</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica ExtraFlame Duchessa Steel</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-steel/</t>
+  </si>
+  <si>
     <t>4982</t>
   </si>
   <si>
     <t>Печь-камин ABX Kopec</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-kopec/</t>
   </si>
   <si>
-    <t>3756</t>
-[...7 lines deleted...]
-  <si>
     <t>3739</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Stefany Forno (Bo/Pe)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-stefany-forno-bope/</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>Печь-камин ABX Glasgow Klasik угловой (деревянная балка)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-uglovoy-derevyannaya-balka/</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Carillon 16:9</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-carillon-169/</t>
@@ -4298,68 +4298,68 @@
   <si>
     <t>Печь-камин ABX Norfolk</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-norfolk/</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>Печь-камин ABX Pateo угловой (гранит черный)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-pateo-uglovoy-granit-chernyy/</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Nicoletta Forno</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta-forno/</t>
   </si>
   <si>
+    <t>3741</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica Wanda Classic</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-wanda-classic/</t>
+  </si>
+  <si>
     <t>4986</t>
   </si>
   <si>
     <t>Печь-камин ABX Vermont</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-vermont/</t>
   </si>
   <si>
-    <t>3741</t>
-[...7 lines deleted...]
-  <si>
     <t>3759</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Teodora</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-teodora/</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Fortuna</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-fortuna/</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Duchessa Idro</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-idro/</t>
@@ -4415,165 +4415,165 @@
   <si>
     <t>Печь-камин La Nordica ExtraFlame Melinda Idro Steel</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro-steel/</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Ecologica</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-extraflame-ecologica/</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Elisir Idro</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir-idro/</t>
   </si>
   <si>
+    <t>3747</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Печь-камин La Nordica Zen </t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-zen/</t>
+  </si>
+  <si>
     <t>4988</t>
   </si>
   <si>
     <t>Печь-камин ABX Galie l</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-galie-l/</t>
   </si>
   <si>
-    <t>3747</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-la-nordica-zen/</t>
+    <t>4989</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Atrium 7</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-atrium-7/</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Fortuna Bifacciale</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-bifacciale/</t>
   </si>
   <si>
-    <t>4989</t>
-[...7 lines deleted...]
-  <si>
     <t>3751</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Melinda Idro</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro/</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Tosca Plus</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-tosca-plus/</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>Печь-камин La Nordica TermoNicoletta Forno D.S.A</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-termonicoletta-forno-dsa/</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>Печь-камин ABX Valencie (прямой цоколь)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-valencie-pryamoy-tsokol/</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Emma Plus</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma-plus/</t>
   </si>
   <si>
+    <t>4991</t>
+  </si>
+  <si>
+    <t>Печь-камин ABX Glasgow Klasik цоколь песчаник (балка песчаник)</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-tsokol-peschanik-balka-peschanik/</t>
+  </si>
+  <si>
     <t>3769</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Emma</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma/</t>
   </si>
   <si>
-    <t>4991</t>
-[...5 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-tsokol-peschanik-balka-peschanik/</t>
+    <t>3772</t>
+  </si>
+  <si>
+    <t>Печь-камин La Nordica ExtraFlame Divina</t>
+  </si>
+  <si>
+    <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-divina/</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>Печь-камин ABX Oxford Klasik, белый цоколь (балка песчаник)</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-belyy-tsokol-balka-peschanik/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-divina/</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>Печь-камин La Nordica Norma S Idro D.S.A</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-norma-s-idro-dsa/</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>Печь-камин La Nordica ExtraFlame Iside Idro</t>
   </si>
   <si>
     <t>https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-iside-idro/</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>Печь-камин ABX Westfalia 710</t>
   </si>
@@ -8310,51 +8310,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-verta/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-verkhnim-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy-i-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pekhorka-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-verkhnim-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy-i-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-happy-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-happy-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-aosta/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-arina/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-asti/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-asti-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-bari/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-lawa/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-s-plitoy-lawa/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-pineto/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-fidel/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-fiuggi/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-narva-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-harold/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-harold-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-novara/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-prato/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-richard/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-siena/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-sven/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-piltoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-sven-bronze/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-teramo/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-narva-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ambra-bronze/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-torino/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ingrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-torino-grand/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-yermak-stoker-grant/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-corner-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-mbs-trend-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vesta-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vesta-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-vesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-lava-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olympia-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-yermak-stoker-soffit-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vulkan-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olympia-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy-i-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-oka/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-neva/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-arina---2110-nizkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-mignon/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-mercury/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-luara/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-arina---2210-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-lava/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-lava-thermo/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-okhta/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kabourek-varochnaya-pli/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-cream-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-cream-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-oka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-cream-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-stone-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-baykal-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-stone-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta-akva-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-9-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-minette-prist-zadnyeye-podkl/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-amur/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-minette-top-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-baykal-8-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-top-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-mistral-top-vyerkhnyeye-podklyuchyeniye/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-mistral-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-regal-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-regal-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-prist-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varyag-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-arcade--kyeramogranit-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-dvyertsy-s-prizm-styeklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pechora/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-ugl-zadnyeye-podklyuch-razdvizhnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-top-pristugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1002-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-top-pristugl-dvyertsy-s-prizm-styelom/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1002-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-ugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-major/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-ugl-dvyertsy-s-prizm-styeklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-dnepr-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1001-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1001-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-top-pristugl-s-prizm-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-top-pristugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-prist-s-prizm-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-prizmatik-s-plitoy-i-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-12-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-super-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pechora-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-keddy-16-top-vyerkhnyeye-podkl/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-reyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-amur-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-super-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kelt/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lappi/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-neman/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-falun-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kent/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-dyekor-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-korichnevaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-pesochnaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-alborg-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6w-c-vodkonturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sstal/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5150/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozavega150/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-dorella-l8-liberty/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skandik-6-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gemma/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-avariya-korichnevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-korsika-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsdr/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sw/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-pesochnaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sn/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5swd/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-bereza/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-orion-cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-pesochnaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-dyekor-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-korichnevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-viking/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-zelenaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8t/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-5-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-pesochnaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-zelenyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-korichnevyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-korichnevyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kaelzas-zelenyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-beryoza-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezebudka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-stockholm-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-pesochnyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-bereza/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-island-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaorbit/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-parizh-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-5-stal-krashenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9w-c-vodkonturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsn/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-brent/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lahti/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-7-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-bez-dukhovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-island-7-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-reno-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-giulietta/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-absk/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-gronland-brazilskiy-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fulvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fiammetta/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skagen-eksklyuziv/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaab/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-s-dukhovkoy-steklokeramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-asia/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-ikaria-k-pryamoy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-baltik-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabs2stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsno/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-4-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-riviera/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-panonie-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-uglovoyseraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-5-povorotnyy-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/4942/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atlantik-5-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-4-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tulsa-5-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-wk440/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-falcon-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-ab-sno-kafel-czarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-florencie/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-ab-snokafel-czerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-stockholm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelbialy-kafyel-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-baltik-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczarny-kafyel-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-troll-chernaya-seraya-stal-s-verkhney-plitoy-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczerwony-stal-kafyel-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-falcon-9-view/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tulsa-7-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelczarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafel-czerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-ikaria-k-kafelnyy-tsokol---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isetta-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelbialy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-juno-12b/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-pyech-juno-12c/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-rennes-5-chernaya-stal-talk-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnokafel-bialy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-vega-cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabs2kafel/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-6-granit-kashmir/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-5-seraya-stal-talkokruglyy-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-olympie-k-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tampere/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-blanka-8-kw-stove-kryem/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-blankabeton/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-4-chernaya-stal-talk-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-bergen/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gemma-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-arosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-geilo/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bergen-povorotnyy-kafel---khelios-pikasso/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-opora-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-geilo-topka-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-kamyennyye-opory/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-paris/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-alkmaar-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tine-kukhonnyy-topka-ni-22-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-odinochnaya-opora/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rossella-r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-arosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-k-pryamoy-tsokol-vstavka-kombo-69-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-115-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arden-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-bilbao-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-190-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-stockholm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-rennes-7chernaya-stal-talk-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-6-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-trollvik-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tine-topka-ni-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-stockholm-vysokiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-pristyennyy-topka-so-skladnymi-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-turku-5-kafel---bordo-kotto-belyy-peschanyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-osaka/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bergen/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-granit-kashmir-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-4-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-praha/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-osaka-t-topka-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-4-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-vigo/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-alu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-6-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-uglovoy-panoramnaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rossella-plus-liberty/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-lisboa/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-plasma-8026/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gisella/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-helvetia-kp-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oregon/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-finse-nizkiy-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-finse-vysokaya-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-odense/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-nagano/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-havanna/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-hamar/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-london/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-amsterdam-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tokyo/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fulvia-con-forno-petra/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-manhattan-nizkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-kp-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m-s-dop-nadstroykoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-admiral-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160-s-tyeplonakopityelyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-admiral-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-taipei/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-jersey/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-havanna-s-drovnitsyey/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-s-tyeplonakopityelyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-yukon/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-k69kvt-v-vodu-kafelnyy-tsokol---vstavka-kombochugunstal/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l-s-dopolnityelnoy-nadstrokoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-ester/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-grunt-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-8-kaliforniya-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-8-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-panama-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polarbritania-k-kamin-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-panama/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-helvetia-kp-belyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-odnoy-dop-nadstroykoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-dvumya-dop-nadstroykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-artemis/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-sardinie/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-helvetia-kp-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-luna/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-norvegia/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atlantik-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-k-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-rosy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-kp-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-puris-granit-chernyynerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-svezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gaia-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-galicie/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-turku-akva45kv-v-vodu-4kv-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-regina-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lombardie/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-kaskadnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-trollvik-akva-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atrium-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-denver/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-regina-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termoisotta-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-752-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-fargo/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-lux-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-ester-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-belyy-tsokol-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-wanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-steel-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kopec/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-stefany-forno-bope/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-uglovoy-derevyannaya-balka/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-carillon-169/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-norfolk/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pateo-uglovoy-granit-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-vermont/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-wanda-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-teodora/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termorossella-plus-liberty-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-la-nordica-termorossella-plus-forno-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-irina/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-extraflame-ecologica/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-galie-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-zen/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-bifacciale/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atrium-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-tosca-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termonicoletta-forno-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valencie-pryamoy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-tsokol-peschanik-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-belyy-tsokol-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-divina/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-norma-s-idro-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-iside-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-normandie/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-esmeralda/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-lucrezia-idro-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-lucrezia-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-falo-1xlp/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-porto-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valencie-kafelnyy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-s-tsokolem-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-belyy-tsokol-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-720-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valdek/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-estonie-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-laponie-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-derby-klasik-granit-kashmir/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-siberia/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-derby-klasik-uglovoy-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-porto/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-kafelnyy-tsokol-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skotia/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-na-kafelnom-tsokole-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bolshaya-plita-varochnaya-pech/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-vstavka-stalnaya-7kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-saphir/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-topaze/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade-avec-bucher/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade-sur-pied/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-371-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-378-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-373-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-377-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-377-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-371-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-378-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-105-r-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-105-r-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-305-r-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-305-r-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-162/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-163/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-167/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-481/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-483/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-3-td--mf-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-5002/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-5002-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-100-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-400-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-8-td/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-118/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-602-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-gf-373-bf/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-gf-400-bf/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-41-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-41-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-7-ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-8-ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-1-wall/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-2-pedestal/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-4-plinth/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-5-s-shape/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-teplodar-vyertikal-metallika/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-teplodar-vyertikal-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder-uglovoy-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vyezuviy-pk-04-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-1309-terrakot/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-1309-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-d-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-d-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-n-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-n-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-terrakot/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-roza-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-karamel/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bereza-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-roza-2-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bezhevaya-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pshenitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bereza-2-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-korichnevaya-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pshenitsa-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-oval-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pesok-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-krug-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-nezabudka-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-100ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-alyaska-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-greyvari-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-zinger-v200/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-kombat-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-triumf-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-triumf-180-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-burzhuyka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-gril-hergom-asador-h-0480/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-franklin-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e-20-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e-10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-craftsbury/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e30-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-shelburne/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hergom-aranda-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-glance-mvpmhp-nastennaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-glance-mvmh/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-manchester/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-heritage/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-stalno-hergom-mallorca/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-meta-aot-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-meta-gnom-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-meta-gnom-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-70-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-100-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-150-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-100-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-150-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-120-aqua-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-200-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-200-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-170-aqua-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-300-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-220-auqa-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-250-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-350-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-domovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-1-konforochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-2-konforochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom---150/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom---250/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-20ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-9ch-s-chugunnoy-dveryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-student/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-dotsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-inzhener/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-professor/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-zolushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-avoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-balezino-pch-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-1-konforochnaya-otopitelnaya-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-2-konforochnaya-so-steklom-i-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-domovoy-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-komfort-120-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-komfort-120-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-otopitelno-varochnaya-berezka-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-50m3-kadet-1-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-70m3-kadet-2-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-400-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-200-s-ekranami-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-200-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-150-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-100-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-150-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-200-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-100-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-v8/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-utilizator-pegas/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nvu-50-tulinka-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv-1200-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--150-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--500-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-gunter-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-finn-patina-med-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-dacha-i-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-zeige-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-klemens-i-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-erik-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-finn-patina-zoloto-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-olimp-ecodesign-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-paul-patina-med-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--200-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-uglovoy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-uglovoy-bezhevyy--115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-hergom-lebena/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-plita-hergom-tb-6-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-plita-hergom-l-07-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-35-syeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-35-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-45-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-45-syeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-essi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-ama-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-eva-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-meeri-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-60-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-80-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-90-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-termosovrana-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termocucinotta-dsa-cm/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termocucinotta-dsa-nero/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termosuprema-compact-dsa-ne/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termosuprema-compact-dsa-cm/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-america-nero/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-america-crema/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termorosa-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-suprema/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-cucinotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-italy-termo-built-in-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-italy-termo-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-romantica-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-sovrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosetta-petra/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosetta-maiolica/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosa-maiolica/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-90-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-neos-125-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-60-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-145-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-155-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-90-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-120-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-100-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-90-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-100-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-90-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-100-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-120-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-120-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-150-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-140-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-160-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-140-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-180-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-190-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-200-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-60-gep-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-70e-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-601-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-75-e-pervinca-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-amica-rustik-nyerzhstalemal/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-75-mirto-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-85-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-90-sf-narzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-90-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-90-sf-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-90sf-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-gerbera-135-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-melissa-120-gep-nyerzh-stal-wekos/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge-nyerzh-stalemal/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge-nyerzh-stalplitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-genziana-180-lge-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-monte-rosa-360/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-05v-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-oven/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-09v/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-standard-312-bianco/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-standard-412-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-sogno-35-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-kerpen-ii-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-kerpen-ii-korichnyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-byezhyevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-top-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-top-kapuchino/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-filex-h-bordovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-merano-chyernyysyeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-s-kryshkoy-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-s-kryshkoy-chyernaya-gyermyetichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-merano-top-chyernyysyeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-byezhyevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-byezhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-top-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-top-byezhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-fiko-3u80-ms-bordovaya-lyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-fiko-3u80-ms-bordovaya-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-byelaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-byelaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-korichnyevaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-korichnyevaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-byelaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-kapuchino/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-korichnyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-krasnaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-plamen-850-glas-krasnaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-kryemovaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-byelaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-byelaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-kryemovaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-termo-glas-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-termo-glas-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-winston/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-regina-631-crema/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-regina-631-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-ferguss-magma-cook/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-ferguss-lawa-cook/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-romantica-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isetta-con-cerchi-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-con-cerchi-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-italy/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-mamy/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-tetra/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-kvinta/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-seksta/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-germa/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-zhar-ptitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-bakhta/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v9s/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v11/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-kamin-garmoniya-afina/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-s-plitoy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-s-plitoy-i-to-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-antratsit-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-antratsit-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-bezhevyy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-i-to-antratsit-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-bezhevyy-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-i-to-antratsit-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-i-to-bezhevyy-150mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-verta/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-verkhnim-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pekhorka-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-prizma-s-chugunnoy-plitoy-i-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-verkhnim-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-s-chugunnoy-plitoy-i-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-happy-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-brandenburg-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-happy-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-aosta/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-arina/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-asti/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-asti-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-optima-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-bari/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-lawa/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-pineto/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ferlux-magma-s-plitoy-lawa/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-fidel/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-fiuggi/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-harold/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-narva-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-harold-boiler/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-novara/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-optima-s-plitoy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-prato/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-richard/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-siena/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-s-plitoy-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-piltoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-sven/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-sven-bronze/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-teramo/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-narva-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-torino/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ambra-bronze/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-torino-grand/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-lk-ingrid/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-yermak-stoker-grant/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-corner-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01220-uglovoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-mbs-trend-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vesta-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01270-s-plitoy-i-to-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vesta-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-vesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olymp-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-lava-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olympia-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-yermak-stoker-soffit-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-vulkan-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-olympia-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-s-plitoy-i-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-oka/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-thermo-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-red-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-neva/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-mbs-super-thermo-magnum-stone-lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-arina---2110-nizkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-mignon/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-luara/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-mercury/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-arina---2210-vysokaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-lava/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-lava-thermo/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-okhta/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-bordo-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kabourek-varochnaya-pli/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-cream-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-cream-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vezuviy-pk-01205-s-plitoy-i-to-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-oka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-bordo-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-cream-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-stone-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-baykal-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-stone-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-levaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta-akva-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-9-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-guca-guliver-thermo-stone-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-minette-prist-zadnyeye-podkl/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-amur/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-minette-top-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varta-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-top-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-baykal-8-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-maxette-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-mistral-top-vyerkhnyeye-podklyuchyeniye/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-mistral-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-regal-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-regal-top-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-prist-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-varyag-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-arcade--kyeramogranit-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-ugl/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-dyekor-dvyertsy-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-dvyertsy-s-prizm-styeklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pechora/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-prist-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-ugl-zadnyeye-podklyuch-razdvizhnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-top-pristugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1002-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-top-pristugl-dvyertsy-s-prizm-styelom/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1002-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-ugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-major/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carisma-ugl-dvyertsy-s-prizm-styeklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-dnepr-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1001-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k10-sk-1001-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-top-pristugl-s-prizm-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-top-pristugl-razdvizh-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-carat-prist-s-prizm-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-prizmatik-s-plitoy-i-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-12-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2002-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2002-ugl-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-super-junior/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k20-sk-2001-prist-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-vyerkhnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-pechora-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-k21-sk-2001-ugl-zadnyeye-podklyuch/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-moskva-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-keddy-keddy-16-top-vyerkhnyeye-podkl/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-reyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-tri-styekla-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-amur-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak7-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-super-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kelt/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lappi/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-neman/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-falun-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-angara-12-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kent/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-metafire-yenisey-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-dyekor-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-korichnevaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-pesochnaya-barokko-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-alborg-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6w-c-vodkonturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-marsel-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sstal/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5150/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozavega150/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-dorella-l8-liberty/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skandik-6-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gemma/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak6-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-avariya-korichnevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak10-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-korsika-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-bezhevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsdr/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-korichnevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sw/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-zelenaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5sn/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/bavariya-pesochnaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak5swd/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-bezhevaya-bereza/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-uglovaya-pesochnaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-orion-cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-dyekor-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-viking/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-korichnevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-zelenaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8t/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-bezhevaya-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-5-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-sofiya-pesochnaya-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-zelenyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-korichnevyy-arka/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-korichnevyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kaelzas-zelenyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-beryoza-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezebudka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-pesochnyy-barokko/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-stockholm-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-roza/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-island-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-bereza/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaorbit/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-elzas-bezhevyy-nezabudka/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak8-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-ardenfire-parizh-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-5-stal-krashenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9w-c-vodkonturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsn/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-tyermostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-brent/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lahti/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-7-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-bez-dukhovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-island-7-seraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozak9-turbina/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-reno-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-giulietta/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-absk/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-gronland-brazilskiy-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fulvia/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fiammetta/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skagen-eksklyuziv/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaab/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-s-dukhovkoy-steklokeramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-asia/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-ikaria-k-pryamoy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kukhonnaya-plita-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-baltik-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabs2stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsno/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-4-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-riviera/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-panonie-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-uglovoyseraya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tartu-5-povorotnyy-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/4942/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atlantik-5-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-4-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tulsa-5-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-wk440/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-falcon-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-ab-sno-kafel-czarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-florencie/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-koza-ab-snokafel-czerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-stockholm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelbialy-kafyel-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-baltik-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczarny-kafyel-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-troll-chernaya-seraya-stal-s-verkhney-plitoy-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnkafelczerwony-stal-kafyel-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tulsa-7-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-falcon-9-view/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelczarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafel-czerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-ikaria-k-kafelnyy-tsokol---vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isetta-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabskafelbialy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-juno-12b/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-pyech-juno-12c/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-rennes-5-chernaya-stal-talk-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-vega-cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnokafel-bialy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabs2kafel/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-6-granit-kashmir/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pori-5-seraya-stal-talkokruglyy-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczarny/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-olympie-k-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-kozaabsnoglass-kafelczerwony/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-blanka-8-kw-stove-kryem/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-tampere/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-kratki-blankabeton/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-4-chernaya-stal-talk-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-bergen/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gemma-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-arosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-geilo/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bergen-povorotnyy-kafel---khelios-pikasso/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-opora-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-geilo-topka-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-kamyennyye-opory/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-paris/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tine-kukhonnyy-topka-ni-22-skladnyye-dvyertsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-alkmaar-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rossella-r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-odinochnaya-opora/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-arosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-k-pryamoy-tsokol-vstavka-kombo-69-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arden-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-115-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-bilbao-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-smarty-stalnaya-opora-190-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-stockholm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-rennes-7chernaya-stal-talk-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kiruna-6-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-trollvik-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tine-topka-ni-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-quadro-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-stockholm-vysokiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-turku-5-kafel---bordo-kotto-belyy-peschanyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-pristyennyy-topka-so-skladnymi-dvyertsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bergen/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-osaka/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-granit-kashmir-s-verkhney-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-praha/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-4-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-4-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-osaka-t-topka-khrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-vigo/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-arktis-6-chernaya-stal-brazilskiy-pesch-s-verkh-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-5-alu/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-akropolis-uglovoy-panoramnaya-topka/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rossella-plus-liberty/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-lisboa/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-plasma-8026/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gisella/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-uno-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-helvetia-kp-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-finse-nizkiy-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oregon/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-finse-vysokaya-s-balkoy-dyeryevo-polkoy-i-pritopochnoy-panyelyu-iz-mramora-ruivina/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-nagano/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-odense/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-havanna/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-hamar/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-london/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-amsterdam-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-tokyo/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fulvia-con-forno-petra/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-manhattan-nizkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-m-s-dop-nadstroykoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-kp-pryamoy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-160-s-tyeplonakopityelyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-admiral-talk/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-admiral-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-taipei/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-jersey/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-havanna-s-drovnitsyey/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-kafelnyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-ronda-s-tyeplonakopityelyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-yukon/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-duo-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bavaria-k69kvt-v-vodu-kafelnyy-tsokol---vstavka-kombochugunstal/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-ester/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-l-s-dopolnityelnoy-nadstrokoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-grunt-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-8-kaliforniya-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-8-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-panama-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polarbritania-k-kamin-s-vodyanym-konturom/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-panama/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-helvetia-kp-belyy-tsokol-vstavka-kombo-69kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-odnoy-dop-nadstroykoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-nordpeis-salzburg-xl-s-dvumya-dop-nadstroykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-iberia-kafelnyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-artemis/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-belyy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-sardinie/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-helvetia-kp-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-luna/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-norvegia/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atlantik-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-k-belyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-britania-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-rosy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-marina-kp-kafelnyy-tsokol-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-puris-granit-chernyynerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-svezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-gaia-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-galicie/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-turku-akva45kv-v-vodu-4kv-v-vozdukh/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-regina-pryamoy-tsokol-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-lombardie/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-polar-6-kaskadnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-trollvik-akva-chernaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atrium-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-denver/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-regina-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termoisotta-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-752-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-fargo/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-graziosa-lux-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-ester-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-belyy-tsokol-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-wanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-steel-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kopec/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-stefany-forno-bope/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-uglovoy-derevyannaya-balka/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-carillon-169/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-norfolk/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-pateo-uglovoy-granit-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-nicoletta-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-wanda-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-vermont/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-teodora/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-duchessa-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-forno/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termorossella-plus-liberty-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-la-nordica-termorossella-plus-forno-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-irina/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-panorama/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-extraflame-ecologica/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-elisir-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-zen/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-galie-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-atrium-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-fortuna-bifacciale/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-melinda-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-tosca-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-termonicoletta-forno-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valencie-pryamoy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-klasik-tsokol-peschanik-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-emma/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-divina/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-belyy-tsokol-balka-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-norma-s-idro-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-iside-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-normandie/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-esmeralda/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-lucrezia-idro-steel/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-lucrezia-idro/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-extraflame-falo-1xlp/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-porto-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valencie-kafelnyy-tsokol/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-klasik-s-tsokolem-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-belyy-tsokol-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-westfalia-720-uglovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-valdek/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-estonie-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-vstavka-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-laponie-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-derby-klasik-granit-kashmir/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-siberia/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-derby-klasik-uglovoy-granit-paradizo/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-porto/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-kaledonie-color-chugunnaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-kafelnyy-tsokol-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-skotia/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-karelie-na-kafelnom-tsokole-s-teploobmennikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-bolshaya-plita-varochnaya-pech/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-glasgow-vstavka-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-abx-oxford-vstavka-stalnaya-7kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-saphir/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-topaze/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade-avec-bucher/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade-sur-pied/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-seguin-a-bois-jade/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-371-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-378-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-373-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-377-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-377-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-371-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-378-ht-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-105-r-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-105-r-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-305-r-ll/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-305-r-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-162/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-163/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-167/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-520/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-481/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-483/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-3-td--mf-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-5002/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-5002-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-100-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-400-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-8-td/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-118/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-602-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-f-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-gf-373-bf/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-jtul-gf-400-bf/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-41-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-41-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-7-ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-65-8-ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-1-wall/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-2-pedestal/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-4-plinth/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-scan-66-5-s-shape/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-teplodar-vyertikal-metallika/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-teplodar-vyertikal-keramika/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-meta-metafire-oder-uglovoy-s-plitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-vyezuviy-pk-04-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-1309-terrakot/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-1309-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-d-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-d-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-n-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-807-n-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-terrakot/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-garmoniya-105-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-roza-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-karamel/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bereza-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-roza-2-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bezhevaya-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pshenitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bereza-2-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-korichnevaya-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pshenitsa-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-oval-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-pesok-s-ventilyatsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-krug-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-nezabudka-bezhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-arka-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-bavariya-uglovaya-radius-izraztsovaya-barokko-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-varna-100ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-konvektika-alyaska-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-greyvari-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-zinger-v200/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-greivari-kombat-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-triumf-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-triumf-180-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-burzhuyka-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-gril-hergom-asador-h-0480/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-franklin-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e-20-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e-10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-craftsbury/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-e30-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-shelburne/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/topka-kaminnaya-hergom-aranda-s-dukhovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-glance-mvpmhp-nastennaya-model/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-glance-mvmh/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-manchester/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-hergom-heritage/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-stalno-hergom-mallorca/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-meta-aot-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-meta-gnom-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-meta-gnom-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-70-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-100-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-sadovaya-150-ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-100-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-150-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-120-aqua-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-200-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-200-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-170-aqua-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-300-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-stoker-220-auqa-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-250-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-yermak-termo-350-akva/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-domovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-1-konforochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-2-konforochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom---150/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom---250/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-20ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-stavr-9ch-s-chugunnoy-dveryu/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-student/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-dotsent/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-inzhener/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-professor/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-zolushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-tyermofor-avoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-tyoplyy-dom-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-balezino-pch-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-1-konforochnaya-otopitelnaya-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-uyut-2-konforochnaya-so-steklom-i-dymokhodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-varvara-domovoy-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-komfort-120-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-komfort-120-steklo-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-chugunnaya-otopitelno-varochnaya-berezka-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-50m3-kadet-1-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-70m3-kadet-2-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-400-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-200-s-ekranami-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-200-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-150-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-so-steklom-bulyk-100-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-150-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-200-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-bulyk-100-berezka/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-termo-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-v8/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-pegas-v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-utilizator-pegas/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nvu-50-tulinka-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv-1200-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--150-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--500-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-gunter-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-finn-patina-med-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-dacha-i-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-zeige-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-klemens-i-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-erik-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-finn-patina-zoloto-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-olimp-ecodesign-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-chugunnaya-paul-patina-med-fw/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-otopitelnaya-nv--200-klondayk/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-uglovoy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-uglovoy-bezhevyy--115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-hergom-lebena/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-plita-hergom-tb-6-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-plita-hergom-l-07-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-35-syeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-35-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-45-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-palazetti-alba-45-syeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-essi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-ama-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-eva-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-nunnauuni-meeri-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-60-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-80-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-edilkamin-ke-90-w-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-termosovrana-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termocucinotta-dsa-cm/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termocucinotta-dsa-nero/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termosuprema-compact-dsa-ne/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termosuprema-compact-dsa-cm/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-america-nero/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-america-crema/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-termorosa-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-suprema/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-cucinotta/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-italy-termo-built-in-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-la-nordica-italy-termo-dsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-romantica-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-sovrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosetta-petra/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosetta-maiolica/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-rosa-maiolica/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-90-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-60-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-neos-125-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-60-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-145-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-155-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-90-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-120-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-100-ge/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-90-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-100-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-neos-90-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-100-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-120-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-120-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-150-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-140-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-160-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-rustica-140-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-180-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-190-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-j-corradi-country-200-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-60-gep-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-70e-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-601-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-75-e-pervinca-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-amica-rustik-nyerzhstalemal/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-75-mirto-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-85-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-90-sf-narzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-90-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-90-sf-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-classic-90sf-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-gerbera-135-rustik/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-fornelli-melissa-120-gep-nyerzh-stal-wekos/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge-nyerzh-stalemal/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge-nyerzh-stalplitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-360-lge/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-genziana-180-lge-nyerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-wekos-monte-rosa-360/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-05v-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-oven/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-biokaitra-vienybe-09v/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-standard-312-bianco/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-standard-412-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-sideros-sogno-35-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-kerpen-ii-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-kerpen-ii-korichnyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-byezhyevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-top-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-bozen-top-kapuchino/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-filex-h-bordovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-merano-chyernyysyeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-s-kryshkoy-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-s-kryshkoy-chyernaya-gyermyetichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-merano-top-chyernyysyeryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-byezhyevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-bordovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-byezhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-milano-ii-termoplate-byelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-top-chyernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-verona-top-byezhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-fiko-3u80-ms-bordovaya-lyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-thorma-fiko-3u80-ms-bordovaya-pravaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-byelaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-byelaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-korichnyevaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-slavonac-korichnyevaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-byelaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-kapuchino/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-calorex-60-n-korichnyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-krasnaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-plamen-850-glas-krasnaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-kryemovaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-byelaya-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-byelaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-850-glas-kryemovaya-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-termo-glas-truba-slyeva/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-plamen-termo-glas-truba-sprava/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-winston/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-regina-631-crema/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-hark-regina-631-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-ferguss-magma-cook/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-ferguss-lawa-cook/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-romantica-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isetta-con-cerchi-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-isotta-con-cerchi-evo/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-italy/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-kamin-la-nordica-mamy/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-tetra/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-kvinta/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-statika-seksta/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-germa/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/pech-tyermofor-ogon-batareya-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-zhar-ptitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-bakhta/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v9s/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelnaya-pech-vezuviy-v11/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/otopitelno-varochnaya-pech-kamin-garmoniya-afina/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-s-plitoy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-dt-4s-s-plitoy-i-to-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-antratsit-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-antratsit-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-bezhevyy-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-bkd-s-plitoy-i-to-antratsit-115mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-bezhevyy-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-i-to-antratsit-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecobanya.com/product/kamin-etna-panorama-s-plitoy-i-to-bezhevyy-150mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F883"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F883" sqref="F883"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -8453,69 +8453,69 @@
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
         <v>38414</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>40425</v>
+        <v>24688</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>24688</v>
+        <v>40425</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>29990</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
@@ -8561,69 +8561,69 @@
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
         <v>22575</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>29990</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>22900</v>
+        <v>29990</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>28931</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
@@ -8689,107 +8689,107 @@
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
         <v>57371</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>29990</v>
+        <v>102957</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>102957</v>
+        <v>29990</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="E25" s="6"/>
+      <c r="E25" s="6">
+        <v>0</v>
+      </c>
       <c r="F25" s="14">
-        <v>29990</v>
+        <v>104459</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E26" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>104459</v>
+        <v>29990</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
         <v>35990</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
@@ -8817,73 +8817,73 @@
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="14">
         <v>76377</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="E30" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>92285</v>
+        <v>42378</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="E31" s="6"/>
+      <c r="E31" s="6">
+        <v>0</v>
+      </c>
       <c r="F31" s="14">
-        <v>42378</v>
+        <v>92285</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
         <v>41105</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
@@ -8931,69 +8931,69 @@
         <v>94</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
         <v>37071</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>30825</v>
+        <v>123063</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>123063</v>
+        <v>30825</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="14">
         <v>131313</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
@@ -9005,125 +9005,125 @@
         <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
         <v>33990</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>33990</v>
+        <v>94430</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>94430</v>
+        <v>33990</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>33990</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="E43" s="6"/>
+      <c r="E43" s="6">
+        <v>0</v>
+      </c>
       <c r="F43" s="14">
-        <v>33990</v>
+        <v>37541</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="E44" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>37541</v>
+        <v>33990</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
         <v>33990</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
@@ -9169,69 +9169,69 @@
         <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>33990</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>70886</v>
+        <v>39357</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>39357</v>
+        <v>70886</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
         <v>39357</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
@@ -9279,105 +9279,105 @@
         <v>151</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
         <v>34988</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>60323</v>
+        <v>86030</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>86030</v>
+        <v>60323</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>60323</v>
+        <v>101118</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>101118</v>
+        <v>60323</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
         <v>26150</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
@@ -9441,69 +9441,69 @@
         <v>178</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
         <v>52174</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>41897</v>
+        <v>59137</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>59137</v>
+        <v>41897</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
         <v>41897</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
@@ -9549,105 +9549,105 @@
         <v>196</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>87677</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>37990</v>
+        <v>75809</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>75809</v>
+        <v>37990</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>37550</v>
+        <v>97287</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>97287</v>
+        <v>37550</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
         <v>105231</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
@@ -9693,159 +9693,159 @@
         <v>220</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
         <v>115235</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>42990</v>
+        <v>115823</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>115823</v>
+        <v>42990</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
         <v>124160</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>135732</v>
+        <v>41975</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>41975</v>
+        <v>135732</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>151423</v>
+        <v>39075</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>39075</v>
+        <v>151423</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>245</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
         <v>126514</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
@@ -9909,69 +9909,69 @@
         <v>256</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
         <v>50075</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>50394</v>
+        <v>42563</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>263</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>42563</v>
+        <v>50394</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>266</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
         <v>54597</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="s">
@@ -9981,195 +9981,195 @@
         <v>268</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>269</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
         <v>63980</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>78993</v>
+        <v>48247</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>48247</v>
+        <v>78993</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>278</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
         <v>81297</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>43813</v>
+        <v>91853</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>284</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>91853</v>
+        <v>43813</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>29200</v>
+        <v>98815</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>98815</v>
+        <v>29200</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>293</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>91853</v>
+        <v>50660</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>294</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>296</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>50660</v>
+        <v>91853</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
         <v>91853</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="s">
@@ -10179,69 +10179,69 @@
         <v>301</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
         <v>50660</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>129675</v>
+        <v>42938</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>42938</v>
+        <v>129675</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
         <v>129675</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="s">
@@ -10503,141 +10503,141 @@
         <v>354</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
         <v>290500</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>117</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>290500</v>
+        <v>52550</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>118</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>52550</v>
+        <v>290500</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>119</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>40500</v>
+        <v>290500</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>120</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>290500</v>
+        <v>40500</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>121</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
-        <v>49250</v>
+        <v>290500</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>122</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>290500</v>
+        <v>49250</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>123</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>54250</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>124</v>
       </c>
       <c r="B130" s="10" t="s">
@@ -10737,69 +10737,69 @@
         <v>393</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
         <v>56138</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>130</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>82972</v>
+        <v>315000</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>131</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
-        <v>315000</v>
+        <v>82972</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>132</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
         <v>315000</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>133</v>
       </c>
       <c r="B139" s="10" t="s">
@@ -11153,143 +11153,143 @@
         <v>462</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>59990</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
         <v>153</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
-        <v>65263</v>
+        <v>343000</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
         <v>154</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
-        <v>343000</v>
+        <v>65263</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>155</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>472</v>
       </c>
-      <c r="E161" s="6"/>
+      <c r="E161" s="6">
+        <v>0</v>
+      </c>
       <c r="F161" s="14">
-        <v>343000</v>
+        <v>63503</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>156</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>473</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>475</v>
       </c>
-      <c r="E162" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E162" s="6"/>
       <c r="F162" s="14">
-        <v>63503</v>
+        <v>343000</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>157</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>478</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
-        <v>343000</v>
+        <v>60125</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>158</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
-        <v>60125</v>
+        <v>343000</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>159</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
         <v>41250</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>160</v>
       </c>
       <c r="B166" s="10" t="s">
@@ -11299,105 +11299,105 @@
         <v>486</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>487</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
         <v>343000</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
         <v>161</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
-        <v>77809</v>
+        <v>343000</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
         <v>162</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
-        <v>343000</v>
+        <v>77809</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
         <v>163</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
-        <v>82972</v>
+        <v>343000</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>164</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
-        <v>343000</v>
+        <v>82972</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>165</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
         <v>343000</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>166</v>
       </c>
       <c r="B172" s="10" t="s">
@@ -11407,69 +11407,69 @@
         <v>504</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>61188</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>167</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>343000</v>
+        <v>69100</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>168</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
-        <v>69100</v>
+        <v>343000</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>169</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
         <v>69100</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>170</v>
       </c>
       <c r="B176" s="10" t="s">
@@ -12219,69 +12219,69 @@
         <v>639</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>640</v>
       </c>
       <c r="E217" s="6"/>
       <c r="F217" s="14">
         <v>108971</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
         <v>212</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>641</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>643</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
-        <v>166706</v>
+        <v>108971</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
         <v>213</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>644</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>646</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="14">
-        <v>108971</v>
+        <v>166706</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>214</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>649</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="14">
         <v>62449</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
         <v>215</v>
       </c>
       <c r="B221" s="10" t="s">
@@ -12291,321 +12291,321 @@
         <v>651</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>652</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="14">
         <v>108971</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
         <v>216</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>653</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>655</v>
       </c>
       <c r="E222" s="6"/>
       <c r="F222" s="14">
-        <v>108971</v>
+        <v>125812</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
         <v>217</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
-        <v>125812</v>
+        <v>108971</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>218</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>659</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>661</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="14">
-        <v>108971</v>
+        <v>159932</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>219</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>662</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>664</v>
       </c>
       <c r="E225" s="6"/>
       <c r="F225" s="14">
-        <v>159932</v>
+        <v>108971</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>220</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>665</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>667</v>
       </c>
       <c r="E226" s="6"/>
       <c r="F226" s="14">
-        <v>108971</v>
+        <v>159932</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>221</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>668</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>670</v>
       </c>
       <c r="E227" s="6"/>
       <c r="F227" s="14">
-        <v>159932</v>
+        <v>108971</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
         <v>222</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>671</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>673</v>
       </c>
       <c r="E228" s="6"/>
       <c r="F228" s="14">
-        <v>159932</v>
+        <v>76990</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
         <v>223</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>674</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>676</v>
       </c>
       <c r="E229" s="6"/>
       <c r="F229" s="14">
-        <v>76990</v>
+        <v>159932</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
         <v>224</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>677</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>679</v>
       </c>
       <c r="E230" s="6"/>
       <c r="F230" s="14">
-        <v>171956</v>
+        <v>76990</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
         <v>225</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>680</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>682</v>
       </c>
       <c r="E231" s="6"/>
       <c r="F231" s="14">
-        <v>76990</v>
+        <v>171956</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
         <v>226</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>683</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>685</v>
       </c>
       <c r="E232" s="6"/>
       <c r="F232" s="14">
-        <v>71105</v>
+        <v>76990</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
         <v>227</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>688</v>
       </c>
       <c r="E233" s="6"/>
       <c r="F233" s="14">
-        <v>76990</v>
+        <v>71105</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
         <v>228</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E234" s="6"/>
       <c r="F234" s="14">
-        <v>110000</v>
+        <v>155636</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
         <v>229</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>692</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>694</v>
       </c>
       <c r="E235" s="6"/>
       <c r="F235" s="14">
-        <v>155636</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>230</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>695</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>697</v>
       </c>
       <c r="E236" s="6"/>
       <c r="F236" s="14">
-        <v>110000</v>
+        <v>73730</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
         <v>231</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>698</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>700</v>
       </c>
       <c r="E237" s="6"/>
       <c r="F237" s="14">
-        <v>73730</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
         <v>232</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>701</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>703</v>
       </c>
       <c r="E238" s="6"/>
       <c r="F238" s="14">
         <v>110000</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
         <v>233</v>
       </c>
       <c r="B239" s="10" t="s">
@@ -12651,69 +12651,69 @@
         <v>711</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>712</v>
       </c>
       <c r="E241" s="6"/>
       <c r="F241" s="14">
         <v>147466</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
         <v>236</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>713</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
-        <v>74460</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
         <v>237</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>716</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>718</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
-        <v>110000</v>
+        <v>74460</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>238</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>719</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>721</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
         <v>110000</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
         <v>239</v>
       </c>
       <c r="B245" s="10" t="s">
@@ -12849,159 +12849,159 @@
         <v>744</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>745</v>
       </c>
       <c r="E252" s="6"/>
       <c r="F252" s="14">
         <v>200000</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
         <v>247</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>746</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>748</v>
       </c>
       <c r="E253" s="6"/>
       <c r="F253" s="14">
-        <v>75190</v>
+        <v>200000</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>248</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>749</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E254" s="6"/>
       <c r="F254" s="14">
-        <v>200000</v>
+        <v>75190</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
         <v>249</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>752</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>754</v>
       </c>
       <c r="E255" s="6"/>
       <c r="F255" s="14">
         <v>200000</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
         <v>250</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>755</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>757</v>
       </c>
       <c r="E256" s="6"/>
       <c r="F256" s="14">
-        <v>200000</v>
+        <v>75920</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
         <v>251</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>758</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>760</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
-        <v>75920</v>
+        <v>200000</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
         <v>252</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>761</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>763</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>200000</v>
+        <v>173898</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
         <v>253</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>764</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>766</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
-        <v>173898</v>
+        <v>200000</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
         <v>254</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>767</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>769</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
         <v>153890</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
         <v>255</v>
       </c>
       <c r="B261" s="10" t="s">
@@ -13859,69 +13859,69 @@
         <v>912</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>913</v>
       </c>
       <c r="E308" s="6"/>
       <c r="F308" s="14">
         <v>205900</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
         <v>303</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>914</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>916</v>
       </c>
       <c r="E309" s="6"/>
       <c r="F309" s="14">
-        <v>277470</v>
+        <v>103660</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
         <v>304</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>917</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>918</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>919</v>
       </c>
       <c r="E310" s="6"/>
       <c r="F310" s="14">
-        <v>103660</v>
+        <v>277470</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
         <v>305</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>920</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>922</v>
       </c>
       <c r="E311" s="6"/>
       <c r="F311" s="14">
         <v>223082</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="5">
         <v>306</v>
       </c>
       <c r="B312" s="10" t="s">
@@ -14021,69 +14021,69 @@
         <v>939</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>940</v>
       </c>
       <c r="E317" s="6"/>
       <c r="F317" s="14">
         <v>290438</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
         <v>312</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>941</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>942</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>943</v>
       </c>
       <c r="E318" s="6"/>
       <c r="F318" s="14">
-        <v>105850</v>
+        <v>290438</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="5">
         <v>313</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>944</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>946</v>
       </c>
       <c r="E319" s="6"/>
       <c r="F319" s="14">
-        <v>290438</v>
+        <v>105850</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="5">
         <v>314</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>947</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E320" s="6"/>
       <c r="F320" s="14">
         <v>106580</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
         <v>315</v>
       </c>
       <c r="B321" s="10" t="s">
@@ -14093,69 +14093,69 @@
         <v>951</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>952</v>
       </c>
       <c r="E321" s="6"/>
       <c r="F321" s="14">
         <v>228904</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="5">
         <v>316</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>953</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>955</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="14">
-        <v>256388</v>
+        <v>107023</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="5">
         <v>317</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>956</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>958</v>
       </c>
       <c r="E323" s="6"/>
       <c r="F323" s="14">
-        <v>107023</v>
+        <v>256388</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="5">
         <v>318</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>959</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>961</v>
       </c>
       <c r="E324" s="6"/>
       <c r="F324" s="14">
         <v>277894</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5">
         <v>319</v>
       </c>
       <c r="B325" s="10" t="s">
@@ -14165,69 +14165,69 @@
         <v>963</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>964</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="14">
         <v>107310</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
         <v>320</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>965</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>967</v>
       </c>
       <c r="E326" s="6"/>
       <c r="F326" s="14">
-        <v>277894</v>
+        <v>107310</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
         <v>321</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>968</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>970</v>
       </c>
       <c r="E327" s="6"/>
       <c r="F327" s="14">
-        <v>107310</v>
+        <v>277894</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
         <v>322</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>971</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>973</v>
       </c>
       <c r="E328" s="6"/>
       <c r="F328" s="14">
         <v>108040</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
         <v>323</v>
       </c>
       <c r="B329" s="10" t="s">
@@ -14237,69 +14237,69 @@
         <v>975</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>976</v>
       </c>
       <c r="E329" s="6"/>
       <c r="F329" s="14">
         <v>277894</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
         <v>324</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>977</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>979</v>
       </c>
       <c r="E330" s="6"/>
       <c r="F330" s="14">
-        <v>108040</v>
+        <v>223126</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
         <v>325</v>
       </c>
       <c r="B331" s="10" t="s">
         <v>980</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>982</v>
       </c>
       <c r="E331" s="6"/>
       <c r="F331" s="14">
-        <v>223126</v>
+        <v>108040</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
         <v>326</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>983</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>985</v>
       </c>
       <c r="E332" s="6"/>
       <c r="F332" s="14">
         <v>108040</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
         <v>327</v>
       </c>
       <c r="B333" s="10" t="s">
@@ -14507,105 +14507,105 @@
         <v>1020</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
         <v>154548</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
         <v>339</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>1022</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
-        <v>113880</v>
+        <v>159220</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
         <v>340</v>
       </c>
       <c r="B346" s="10" t="s">
         <v>1025</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="E346" s="6"/>
       <c r="F346" s="14">
-        <v>159220</v>
+        <v>113880</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
         <v>341</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>1028</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
-        <v>159293</v>
+        <v>215158</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
         <v>342</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>1031</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
-        <v>215158</v>
+        <v>159293</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
         <v>343</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>1034</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
         <v>182495</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
         <v>344</v>
       </c>
       <c r="B350" s="10" t="s">
@@ -14615,105 +14615,105 @@
         <v>1037</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>114318</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
         <v>345</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>1039</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="E351" s="6"/>
       <c r="F351" s="14">
-        <v>183822</v>
+        <v>114610</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
         <v>346</v>
       </c>
       <c r="B352" s="10" t="s">
         <v>1042</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="E352" s="6"/>
       <c r="F352" s="14">
-        <v>114610</v>
+        <v>183822</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="5">
         <v>347</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>1045</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="E353" s="6"/>
       <c r="F353" s="14">
-        <v>216478</v>
+        <v>208985</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="5">
         <v>348</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>1048</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="E354" s="6"/>
       <c r="F354" s="14">
-        <v>208985</v>
+        <v>216478</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
         <v>349</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>1051</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E355" s="6"/>
       <c r="F355" s="14">
         <v>209081</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
         <v>350</v>
       </c>
       <c r="B356" s="10" t="s">
@@ -14885,105 +14885,105 @@
         <v>1082</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="E365" s="6"/>
       <c r="F365" s="14">
         <v>221492</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
         <v>360</v>
       </c>
       <c r="B366" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="E366" s="6"/>
       <c r="F366" s="14">
-        <v>234559</v>
+        <v>116800</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
         <v>361</v>
       </c>
       <c r="B367" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="E367" s="6"/>
       <c r="F367" s="14">
-        <v>116800</v>
+        <v>234559</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
         <v>362</v>
       </c>
       <c r="B368" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="E368" s="6"/>
       <c r="F368" s="14">
-        <v>243466</v>
+        <v>116800</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
         <v>363</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="E369" s="6"/>
       <c r="F369" s="14">
-        <v>116800</v>
+        <v>243466</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
         <v>364</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>1096</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="E370" s="6"/>
       <c r="F370" s="14">
         <v>246678</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
         <v>365</v>
       </c>
       <c r="B371" s="10" t="s">
@@ -14993,213 +14993,213 @@
         <v>1100</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="E371" s="6"/>
       <c r="F371" s="14">
         <v>117530</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
         <v>366</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>1102</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="E372" s="6"/>
       <c r="F372" s="14">
-        <v>118260</v>
+        <v>252591</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="5">
         <v>367</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>1105</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1106</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="E373" s="6"/>
       <c r="F373" s="14">
-        <v>252591</v>
+        <v>118260</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="5">
         <v>368</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>1108</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="E374" s="6"/>
       <c r="F374" s="14">
-        <v>118260</v>
+        <v>258358</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
         <v>369</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>1111</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="E375" s="6"/>
       <c r="F375" s="14">
-        <v>258358</v>
+        <v>118260</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
         <v>370</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>1114</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="14">
-        <v>266024</v>
+        <v>118260</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
         <v>371</v>
       </c>
       <c r="B377" s="10" t="s">
         <v>1117</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="E377" s="6"/>
       <c r="F377" s="14">
-        <v>118260</v>
+        <v>266024</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
         <v>372</v>
       </c>
       <c r="B378" s="10" t="s">
         <v>1120</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="E378" s="6"/>
       <c r="F378" s="14">
-        <v>266389</v>
+        <v>118260</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
         <v>373</v>
       </c>
       <c r="B379" s="10" t="s">
         <v>1123</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="E379" s="6"/>
       <c r="F379" s="14">
-        <v>118260</v>
+        <v>266389</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
         <v>374</v>
       </c>
       <c r="B380" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="14">
-        <v>267119</v>
+        <v>118990</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
         <v>375</v>
       </c>
       <c r="B381" s="10" t="s">
         <v>1129</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E381" s="6"/>
       <c r="F381" s="14">
-        <v>118990</v>
+        <v>267119</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="5">
         <v>376</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="E382" s="6"/>
       <c r="F382" s="14">
         <v>275295</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="5">
         <v>377</v>
       </c>
       <c r="B383" s="10" t="s">
@@ -15245,73 +15245,73 @@
         <v>1142</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="E385" s="6">
         <v>0</v>
       </c>
       <c r="F385" s="14">
         <v>212750</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="5">
         <v>380</v>
       </c>
       <c r="B386" s="10" t="s">
         <v>1144</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>1146</v>
       </c>
-      <c r="E386" s="6"/>
+      <c r="E386" s="6">
+        <v>0</v>
+      </c>
       <c r="F386" s="14">
-        <v>276244</v>
+        <v>212750</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="5">
         <v>381</v>
       </c>
       <c r="B387" s="10" t="s">
         <v>1147</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>1149</v>
       </c>
-      <c r="E387" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E387" s="6"/>
       <c r="F387" s="14">
-        <v>212750</v>
+        <v>276244</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="5">
         <v>382</v>
       </c>
       <c r="B388" s="10" t="s">
         <v>1150</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="E388" s="6"/>
       <c r="F388" s="14">
         <v>120450</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="5">
         <v>383</v>
       </c>
       <c r="B389" s="10" t="s">
@@ -15357,159 +15357,159 @@
         <v>1160</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="E391" s="6"/>
       <c r="F391" s="14">
         <v>279821</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="5">
         <v>386</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>1162</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="E392" s="6"/>
       <c r="F392" s="14">
-        <v>121180</v>
+        <v>280259</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="5">
         <v>387</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>1165</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="E393" s="6"/>
       <c r="F393" s="14">
-        <v>280259</v>
+        <v>121180</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="5">
         <v>388</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="E394" s="6"/>
       <c r="F394" s="14">
         <v>289020</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="5">
         <v>389</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>1171</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>1172</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="E395" s="6"/>
       <c r="F395" s="14">
-        <v>293911</v>
+        <v>121910</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="5">
         <v>390</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>1174</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="E396" s="6"/>
       <c r="F396" s="14">
-        <v>121910</v>
+        <v>293911</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="5">
         <v>391</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>1177</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="E397" s="6"/>
       <c r="F397" s="14">
-        <v>293911</v>
+        <v>121910</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="5">
         <v>392</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>1180</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="E398" s="6"/>
       <c r="F398" s="14">
-        <v>121910</v>
+        <v>293911</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="5">
         <v>393</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>1183</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1184</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="E399" s="6"/>
       <c r="F399" s="14">
         <v>123370</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="5">
         <v>394</v>
       </c>
       <c r="B400" s="10" t="s">
@@ -15573,177 +15573,177 @@
         <v>1196</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
         <v>304423</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="5">
         <v>398</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>1198</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
-        <v>309023</v>
+        <v>240140</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="5">
         <v>399</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>1201</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
-        <v>240140</v>
+        <v>309023</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5">
         <v>400</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>1204</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="E406" s="6"/>
       <c r="F406" s="14">
-        <v>313111</v>
+        <v>240140</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="5">
         <v>401</v>
       </c>
       <c r="B407" s="10" t="s">
         <v>1207</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="14">
-        <v>240140</v>
+        <v>313111</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5">
         <v>402</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>1210</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
-        <v>127750</v>
+        <v>314717</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="5">
         <v>403</v>
       </c>
       <c r="B409" s="10" t="s">
         <v>1213</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>1214</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
-        <v>314717</v>
+        <v>127750</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="5">
         <v>404</v>
       </c>
       <c r="B410" s="10" t="s">
         <v>1216</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="E410" s="6"/>
       <c r="F410" s="14">
-        <v>127750</v>
+        <v>334939</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="5">
         <v>405</v>
       </c>
       <c r="B411" s="10" t="s">
         <v>1219</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="E411" s="6"/>
       <c r="F411" s="14">
-        <v>334939</v>
+        <v>127750</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="5">
         <v>406</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>1222</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="E412" s="6"/>
       <c r="F412" s="14">
         <v>127750</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="5">
         <v>407</v>
       </c>
       <c r="B413" s="10" t="s">
@@ -15861,69 +15861,69 @@
         <v>1244</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="E419" s="6"/>
       <c r="F419" s="14">
         <v>383486</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="5">
         <v>414</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>1246</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1247</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
-        <v>392611</v>
+        <v>130670</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="5">
         <v>415</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>1249</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
-        <v>130670</v>
+        <v>392611</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="5">
         <v>416</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>1252</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1253</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="E422" s="6"/>
       <c r="F422" s="14">
         <v>130670</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="5">
         <v>417</v>
       </c>
       <c r="B423" s="10" t="s">
@@ -15933,69 +15933,69 @@
         <v>1256</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="E423" s="6"/>
       <c r="F423" s="14">
         <v>458679</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="5">
         <v>418</v>
       </c>
       <c r="B424" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="E424" s="6"/>
       <c r="F424" s="14">
-        <v>513724</v>
+        <v>246743</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="5">
         <v>419</v>
       </c>
       <c r="B425" s="10" t="s">
         <v>1261</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="E425" s="6"/>
       <c r="F425" s="14">
-        <v>246743</v>
+        <v>513724</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="5">
         <v>420</v>
       </c>
       <c r="B426" s="10" t="s">
         <v>1264</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
         <v>131400</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="5">
         <v>421</v>
       </c>
       <c r="B427" s="10" t="s">
@@ -16167,69 +16167,69 @@
         <v>1294</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="E436" s="6"/>
       <c r="F436" s="14">
         <v>257529</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="5">
         <v>431</v>
       </c>
       <c r="B437" s="10" t="s">
         <v>1296</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>1298</v>
       </c>
       <c r="E437" s="6"/>
       <c r="F437" s="14">
-        <v>134320</v>
+        <v>677032</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="5">
         <v>432</v>
       </c>
       <c r="B438" s="10" t="s">
         <v>1299</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="E438" s="6"/>
       <c r="F438" s="14">
-        <v>677032</v>
+        <v>134320</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="5">
         <v>433</v>
       </c>
       <c r="B439" s="10" t="s">
         <v>1302</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>1304</v>
       </c>
       <c r="E439" s="6"/>
       <c r="F439" s="14">
         <v>134320</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="5">
         <v>434</v>
       </c>
       <c r="B440" s="10" t="s">
@@ -16581,73 +16581,73 @@
       </c>
       <c r="C459" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>1364</v>
       </c>
       <c r="E459" s="6"/>
       <c r="F459" s="14">
         <v>170820</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="5">
         <v>454</v>
       </c>
       <c r="B460" s="10" t="s">
         <v>1365</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1367</v>
       </c>
-      <c r="E460" s="6"/>
+      <c r="E460" s="6">
+        <v>0</v>
+      </c>
       <c r="F460" s="14">
-        <v>172645</v>
+        <v>253228</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="5">
         <v>455</v>
       </c>
       <c r="B461" s="10" t="s">
         <v>1368</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1370</v>
       </c>
-      <c r="E461" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E461" s="6"/>
       <c r="F461" s="14">
-        <v>253228</v>
+        <v>172645</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="5">
         <v>456</v>
       </c>
       <c r="B462" s="10" t="s">
         <v>1371</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="E462" s="6"/>
       <c r="F462" s="14">
         <v>173740</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="5">
         <v>457</v>
       </c>
       <c r="B463" s="10" t="s">
@@ -16655,111 +16655,111 @@
       </c>
       <c r="C463" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1376</v>
       </c>
       <c r="E463" s="6"/>
       <c r="F463" s="14">
         <v>382991</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="5">
         <v>458</v>
       </c>
       <c r="B464" s="10" t="s">
         <v>1377</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>1379</v>
       </c>
-      <c r="E464" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E464" s="6"/>
       <c r="F464" s="14">
-        <v>243424</v>
+        <v>174470</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="5">
         <v>459</v>
       </c>
       <c r="B465" s="10" t="s">
         <v>1380</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1382</v>
       </c>
-      <c r="E465" s="6"/>
+      <c r="E465" s="6">
+        <v>0</v>
+      </c>
       <c r="F465" s="14">
-        <v>174470</v>
+        <v>243424</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="5">
         <v>460</v>
       </c>
       <c r="B466" s="10" t="s">
         <v>1383</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>1385</v>
       </c>
-      <c r="E466" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E466" s="6"/>
       <c r="F466" s="14">
-        <v>280590</v>
+        <v>177390</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="5">
         <v>461</v>
       </c>
       <c r="B467" s="10" t="s">
         <v>1386</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>1388</v>
       </c>
-      <c r="E467" s="6"/>
+      <c r="E467" s="6">
+        <v>0</v>
+      </c>
       <c r="F467" s="14">
-        <v>177390</v>
+        <v>280590</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="5">
         <v>462</v>
       </c>
       <c r="B468" s="10" t="s">
         <v>1389</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>1391</v>
       </c>
       <c r="E468" s="6">
         <v>0</v>
       </c>
       <c r="F468" s="14">
         <v>290153</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="5">
         <v>463</v>
@@ -16825,73 +16825,73 @@
         <v>1402</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>1403</v>
       </c>
       <c r="E472" s="6">
         <v>0</v>
       </c>
       <c r="F472" s="14">
         <v>296883</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="5">
         <v>467</v>
       </c>
       <c r="B473" s="10" t="s">
         <v>1404</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1406</v>
       </c>
-      <c r="E473" s="6"/>
+      <c r="E473" s="6">
+        <v>0</v>
+      </c>
       <c r="F473" s="14">
-        <v>183960</v>
+        <v>300425</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="5">
         <v>468</v>
       </c>
       <c r="B474" s="10" t="s">
         <v>1407</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1409</v>
       </c>
-      <c r="E474" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E474" s="6"/>
       <c r="F474" s="14">
-        <v>300425</v>
+        <v>183960</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="5">
         <v>469</v>
       </c>
       <c r="B475" s="10" t="s">
         <v>1410</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="E475" s="6"/>
       <c r="F475" s="14">
         <v>419860</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="5">
         <v>470</v>
       </c>
       <c r="B476" s="10" t="s">
@@ -16973,69 +16973,69 @@
         <v>1426</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>1427</v>
       </c>
       <c r="E480" s="6"/>
       <c r="F480" s="14">
         <v>435818</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="5">
         <v>475</v>
       </c>
       <c r="B481" s="10" t="s">
         <v>1428</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1429</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>1430</v>
       </c>
       <c r="E481" s="6"/>
       <c r="F481" s="14">
-        <v>188340</v>
+        <v>434387</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="5">
         <v>476</v>
       </c>
       <c r="B482" s="10" t="s">
         <v>1431</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="E482" s="6"/>
       <c r="F482" s="14">
-        <v>434387</v>
+        <v>188340</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="5">
         <v>477</v>
       </c>
       <c r="B483" s="10" t="s">
         <v>1434</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>1436</v>
       </c>
       <c r="E483" s="6">
         <v>0</v>
       </c>
       <c r="F483" s="14">
         <v>319817</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="5">
         <v>478</v>
@@ -17221,105 +17221,105 @@
       <c r="D493" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="E493" s="6">
         <v>0</v>
       </c>
       <c r="F493" s="14">
         <v>383662</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="5">
         <v>488</v>
       </c>
       <c r="B494" s="10" t="s">
         <v>1467</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>1469</v>
       </c>
       <c r="E494" s="6"/>
       <c r="F494" s="14">
-        <v>193450</v>
+        <v>537289</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="5">
         <v>489</v>
       </c>
       <c r="B495" s="10" t="s">
         <v>1470</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="E495" s="6"/>
       <c r="F495" s="14">
-        <v>537289</v>
+        <v>193450</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="5">
         <v>490</v>
       </c>
       <c r="B496" s="10" t="s">
         <v>1473</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1475</v>
       </c>
       <c r="E496" s="6"/>
       <c r="F496" s="14">
-        <v>537289</v>
+        <v>195640</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="5">
         <v>491</v>
       </c>
       <c r="B497" s="10" t="s">
         <v>1476</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>1478</v>
       </c>
       <c r="E497" s="6"/>
       <c r="F497" s="14">
-        <v>195640</v>
+        <v>537289</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="5">
         <v>492</v>
       </c>
       <c r="B498" s="10" t="s">
         <v>1479</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>1481</v>
       </c>
       <c r="E498" s="6">
         <v>0</v>
       </c>
       <c r="F498" s="14">
         <v>387824</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="5">
         <v>493</v>
@@ -17387,111 +17387,111 @@
         <v>1492</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>1493</v>
       </c>
       <c r="E502" s="6">
         <v>0</v>
       </c>
       <c r="F502" s="14">
         <v>401992</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="5">
         <v>497</v>
       </c>
       <c r="B503" s="10" t="s">
         <v>1494</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>1496</v>
       </c>
-      <c r="E503" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E503" s="6"/>
       <c r="F503" s="14">
-        <v>401992</v>
+        <v>200750</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="5">
         <v>498</v>
       </c>
       <c r="B504" s="10" t="s">
         <v>1497</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>1499</v>
       </c>
-      <c r="E504" s="6"/>
+      <c r="E504" s="6">
+        <v>0</v>
+      </c>
       <c r="F504" s="14">
-        <v>200750</v>
+        <v>401992</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="5">
         <v>499</v>
       </c>
       <c r="B505" s="10" t="s">
         <v>1500</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>1502</v>
       </c>
-      <c r="E505" s="6"/>
+      <c r="E505" s="6">
+        <v>0</v>
+      </c>
       <c r="F505" s="14">
-        <v>201480</v>
+        <v>411644</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="5">
         <v>500</v>
       </c>
       <c r="B506" s="10" t="s">
         <v>1503</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1505</v>
       </c>
-      <c r="E506" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E506" s="6"/>
       <c r="F506" s="14">
-        <v>411644</v>
+        <v>201480</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="5">
         <v>501</v>
       </c>
       <c r="B507" s="10" t="s">
         <v>1506</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>1508</v>
       </c>
       <c r="E507" s="6"/>
       <c r="F507" s="14">
         <v>591546</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="5">
         <v>502</v>
       </c>
       <c r="B508" s="10" t="s">